--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">近实时全球网格化每日二氧化碳排放量数据集（2019-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Near-real-time global gridded daily CO2 emissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Near-real-time global gridded daily CO2 emissions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.6084/m9.figshare.12200390.v2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.12200390.v2</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6473.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  精确的高分辨率二氧化碳（CO2）排放数据对于实现全球碳中和具有重要意义。在此，我们首次提出了化石燃料和水泥生产的近实时全球网格化每日二氧化碳排放数据集（GRACED），其全球空间分辨率为 0.1° x 0.1°，时间分辨率为 1 天。网格化化石排放量是根据近实时数据集（碳监测）中的全国二氧化碳日排放量、点源排放数据集全球能源基础设施排放数据库（GID）、全球大气研究排放数据库（EDGAR）的空间模式以及卫星二氧化氮（NO2）检索的时空模式计算出不同行业的排放量。我们对全球二氧化碳排放量的研究响应了对高质量、细粒度、近实时二氧化碳排放量估算日益增长的迫切需求，以支持不同空间尺度的全球排放监测。我们展示了 2019 年 1 月 1 日至 2020 年 12 月 31 日期间电力、工业、居民消费、地面交通、国内和国际航空以及国际航运部门的排放变化空间模式。这有助于深入了解各部门的相对贡献。</w:t>
+        <w:t xml:space="preserve">Accurate high-resolution carbon dioxide (CO2) emission data is of great significance for achieving global carbon neutrality. Here, we propose for the first time a near real-time global gridded daily carbon dioxide emissions dataset (GRACED) for fossil fuel and cement production, with a global spatial resolution of 0.1 ° x 0.1 ° and a temporal resolution of 1 day. Grid based fossil emissions are calculated for different industries based on the national daily carbon dioxide emissions from near real time datasets (carbon monitoring), spatial models from the Global Energy Infrastructure Emissions Database (GID) and the Global Atmospheric Research Emissions Database (EDGAR), and spatiotemporal models retrieved from satellite nitrogen dioxide (NO2) searches. Our research on global carbon dioxide emissions responds to the growing urgent need for high-quality, fine-grained, near real-time estimates of carbon dioxide emissions to support global emission monitoring at different spatial scales. We presented the spatial patterns of emission changes in the electricity, industrial, residential consumption, ground transportation, domestic and international aviation, and international shipping sectors from January 1, 2019 to December 31, 2020. This helps to gain a deeper understanding of the relative contributions of each department. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) 自 2019 年 1 月 1 日起，以《碳监测》（Carbon Monitor）为名发布的全球化石 燃料和水泥生产部门二氧化碳日排放量近实时数据集（数据见 https://carbonmonitor.org/） 。   (2) 全球碳网格（Global Carbon Grid）发布的基于整合多种数据流框架的 2019 年 0.1°高分辨率全球部门二氧化碳排放年度数据，包括点源、国家级部门活动和排放以及运输排放和分布http://gidmodel.org 。   (3) 2019年全球月度网格化排放量，分辨率为0.1°×0.1°，由EDGAR（https://edgar.jrc.ec.europa.eu/overview.php?v=50_GHG）提供   (4) 2017年10月发射的哨兵-5 号卫星上的对流层监测仪器（TROPOMI）提供的 2019 年和 2020 年每日二氧化氮热化学气相沉积（TCVD）检索数据。</w:t>
+        <w:t xml:space="preserve">    (1) Starting from January 1, 2019, a near real-time dataset of daily carbon dioxide emissions from the global fossil fuel and cement production sectors, published under the name "Carbon Monitor" (data available at https://carbonmonitor.org/ ）.     (2) The 2019 0.1 ° high-resolution annual global sectoral carbon dioxide emissions data, based on an integrated framework of multiple data streams, released by the Global Carbon Grid, includes point sources, national level sectoral activities and emissions, as well as transportation emissions and distribution http://gidmodel.org .     (3) Global monthly gridded emissions in 2019, with a resolution of 0.1 °× 0.1 °, determined by EDGAR（ https://edgar.jrc.ec.europa.eu/overview.php?v=50_GHG ）Provide     (4) The Tropospheric Monitoring Instrument (TROPOMI) on the Sentinel-5 satellite, launched in October 2017, provides daily retrieval data on thermal chemical vapor deposition (TCVD) of nitrogen dioxide for 2019 and 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  我们将碳监测的排放部门与 GID 和 EDGAR 的部门联系起来。我们认为 GID 在排放源定位方面具有最高的准确性，因此我们尽可能依赖该数据库。但是，对于国内航空、国际航空和国际航运部门，GID 并没有区分相关的国内和国际子部门：因此，我们直接使用 EDGAR 的月度空间模式来计算这些部门的空间分布。   其次，我们进行了空间网格化处理。我们使用 GID 子行业的全球年度二氧化碳排放空间模式和 EDGAR 子行业的 2019 年全球月度二氧化碳排放空间模式，对 Carbon Monitor 国家级日排放量进行空间降维。我们假定在 GID 和 EDGAR 的最后一年（2019 年）之后，排放的空间模式保持不变。这一假设的有效性取决于国家和调整的时间跨度，而从 2019 年到 2020 年，由于 COVID-19 在不同地区的影响时间和程度存在很大差异，国家以下的排放量可能在一个国家内迅速变化。因此，对于对全球总排放量有重大影响的排放大国，我们使用基于 TROPOMI NO2 检索数据的国家以下代用数据，将国家碳排放总量分配到区域总量中，然后再根据 GID 和 EDGAR 空间模式进行 0.1° 的第二次降尺度。该分析可根据每年最新的高分辨率排放图和其他空间代用数据进行持续更新。</w:t>
+        <w:t xml:space="preserve">    We linked the emission monitoring department with the departments of GID and EDGAR. We believe that GID has the highest accuracy in locating emission sources, so we rely as much as possible on this database. However, for the domestic aviation, international aviation, and international shipping sectors, GID does not differentiate between the relevant domestic and international sub sectors: therefore, we directly use EDGAR's monthly spatial model to calculate the spatial distribution of these sectors.     Secondly, we conducted spatial grid processing. We use the global annual carbon dioxide emission spatial model of GID sub industry and the 2019 global monthly carbon dioxide emission spatial model of EDGAR sub industry to perform spatial dimensionality reduction on the national level daily emissions of Carbon Monitor. We assume that the spatial pattern of emissions remains unchanged after the last year of GID and EDGAR (2019). The validity of this assumption depends on the time span of the country and adjustment, and from 2019 to 2020, due to the significant differences in the impact time and degree of COVID-19 in different regions, emissions below the national level may rapidly change within a country. Therefore, for major emitters that have a significant impact on global total emissions, we use sub national proxy data based on TROPOMI NO2 retrieval data to allocate national carbon emissions to regional totals, and then perform a second 0.1 ° downscaling based on GID and EDGAR spatial models. This analysis can be continuously updated based on the latest high-resolution emission maps and other spatial proxy data every year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此外，它还提供了最新、最精细的概况，说明化石二氧化碳排放在何时何地因突发事件（如 2019 年冠状病毒疾病 [COVID-19]）和其他人类活动干扰而减少或反弹。随着全球从疫情中恢复并实现能源系统的去碳化，该数据集的定期更新将使政策制定者能够更密切地监测气候和能源政策的有效性，并迅速做出调整。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2020/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2020/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">505.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:505.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">二氧化碳, 排放量, 近实时</w:t>
+        <w:t xml:space="preserve">Theme:Carbon dioxide, emissions, environmental impact assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘竹 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Zhu   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘竹  </w:t>
+        <w:t xml:space="preserve">author:LIU Zhu   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Zhu   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘竹. 近实时全球网格化每日二氧化碳排放量数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6473.2024.</w:t>
+        <w:t xml:space="preserve">LIU Zhu  . Near-real-time global gridded daily CO2 emissions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6473.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Dou Xinyu, Wang Yilong, Ciais Philippe, Chevallier Frédéric, Davis Steven J, Crippa Monica, Janssens-Maenhout Greet, Guizzardi Diego, Solazzo Efisio, Yan Feifan, Huo Da, Zheng Bo, Zhu Biqing, Cui Duo, Ke Piyu, Sun Taochun, Wang Hengqi, Zhang Qiang, Gentine Pierre, Deng Zhu, Liu Zhu. Near-real-time global gridded daily CO2 emissions[J]. The Innovation, 2022, 3, (1):100182. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.xinn.2021.100182.</w:t>
       </w:r>