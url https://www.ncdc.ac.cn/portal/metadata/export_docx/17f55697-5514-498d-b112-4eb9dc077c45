--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Near-real-time global gridded daily CO2 emissions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">近实时全球网格化每日二氧化碳排放量数据集（2019-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.12200390.v2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Near-real-time global gridded daily CO2 emissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6473.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.12200390.v2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6473.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accurate high-resolution carbon dioxide (CO2) emission data is of great significance for achieving global carbon neutrality. Here, we propose for the first time a near real-time global gridded daily carbon dioxide emissions dataset (GRACED) for fossil fuel and cement production, with a global spatial resolution of 0.1 ° x 0.1 ° and a temporal resolution of 1 day. Grid based fossil emissions are calculated for different industries based on the national daily carbon dioxide emissions from near real time datasets (carbon monitoring), spatial models from the Global Energy Infrastructure Emissions Database (GID) and the Global Atmospheric Research Emissions Database (EDGAR), and spatiotemporal models retrieved from satellite nitrogen dioxide (NO2) searches. Our research on global carbon dioxide emissions responds to the growing urgent need for high-quality, fine-grained, near real-time estimates of carbon dioxide emissions to support global emission monitoring at different spatial scales. We presented the spatial patterns of emission changes in the electricity, industrial, residential consumption, ground transportation, domestic and international aviation, and international shipping sectors from January 1, 2019 to December 31, 2020. This helps to gain a deeper understanding of the relative contributions of each department. </w:t>
+        <w:t xml:space="preserve">  精确的高分辨率二氧化碳（CO2）排放数据对于实现全球碳中和具有重要意义。在此，我们首次提出了化石燃料和水泥生产的近实时全球网格化每日二氧化碳排放数据集（GRACED），其全球空间分辨率为 0.1° x 0.1°，时间分辨率为 1 天。网格化化石排放量是根据近实时数据集（碳监测）中的全国二氧化碳日排放量、点源排放数据集全球能源基础设施排放数据库（GID）、全球大气研究排放数据库（EDGAR）的空间模式以及卫星二氧化氮（NO2）检索的时空模式计算出不同行业的排放量。我们对全球二氧化碳排放量的研究响应了对高质量、细粒度、近实时二氧化碳排放量估算日益增长的迫切需求，以支持不同空间尺度的全球排放监测。我们展示了 2019 年 1 月 1 日至 2020 年 12 月 31 日期间电力、工业、居民消费、地面交通、国内和国际航空以及国际航运部门的排放变化空间模式。这有助于深入了解各部门的相对贡献。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    (1) Starting from January 1, 2019, a near real-time dataset of daily carbon dioxide emissions from the global fossil fuel and cement production sectors, published under the name "Carbon Monitor" (data available at https://carbonmonitor.org/ ）.     (2) The 2019 0.1 ° high-resolution annual global sectoral carbon dioxide emissions data, based on an integrated framework of multiple data streams, released by the Global Carbon Grid, includes point sources, national level sectoral activities and emissions, as well as transportation emissions and distribution http://gidmodel.org .     (3) Global monthly gridded emissions in 2019, with a resolution of 0.1 °× 0.1 °, determined by EDGAR（ https://edgar.jrc.ec.europa.eu/overview.php?v=50_GHG ）Provide     (4) The Tropospheric Monitoring Instrument (TROPOMI) on the Sentinel-5 satellite, launched in October 2017, provides daily retrieval data on thermal chemical vapor deposition (TCVD) of nitrogen dioxide for 2019 and 2020.</w:t>
+        <w:t xml:space="preserve">  (1) 自 2019 年 1 月 1 日起，以《碳监测》（Carbon Monitor）为名发布的全球化石 燃料和水泥生产部门二氧化碳日排放量近实时数据集（数据见 https://carbonmonitor.org/） 。   (2) 全球碳网格（Global Carbon Grid）发布的基于整合多种数据流框架的 2019 年 0.1°高分辨率全球部门二氧化碳排放年度数据，包括点源、国家级部门活动和排放以及运输排放和分布http://gidmodel.org 。   (3) 2019年全球月度网格化排放量，分辨率为0.1°×0.1°，由EDGAR（https://edgar.jrc.ec.europa.eu/overview.php?v=50_GHG）提供   (4) 2017年10月发射的哨兵-5 号卫星上的对流层监测仪器（TROPOMI）提供的 2019 年和 2020 年每日二氧化氮热化学气相沉积（TCVD）检索数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    We linked the emission monitoring department with the departments of GID and EDGAR. We believe that GID has the highest accuracy in locating emission sources, so we rely as much as possible on this database. However, for the domestic aviation, international aviation, and international shipping sectors, GID does not differentiate between the relevant domestic and international sub sectors: therefore, we directly use EDGAR's monthly spatial model to calculate the spatial distribution of these sectors.     Secondly, we conducted spatial grid processing. We use the global annual carbon dioxide emission spatial model of GID sub industry and the 2019 global monthly carbon dioxide emission spatial model of EDGAR sub industry to perform spatial dimensionality reduction on the national level daily emissions of Carbon Monitor. We assume that the spatial pattern of emissions remains unchanged after the last year of GID and EDGAR (2019). The validity of this assumption depends on the time span of the country and adjustment, and from 2019 to 2020, due to the significant differences in the impact time and degree of COVID-19 in different regions, emissions below the national level may rapidly change within a country. Therefore, for major emitters that have a significant impact on global total emissions, we use sub national proxy data based on TROPOMI NO2 retrieval data to allocate national carbon emissions to regional totals, and then perform a second 0.1 ° downscaling based on GID and EDGAR spatial models. This analysis can be continuously updated based on the latest high-resolution emission maps and other spatial proxy data every year.</w:t>
+        <w:t xml:space="preserve">  我们将碳监测的排放部门与 GID 和 EDGAR 的部门联系起来。我们认为 GID 在排放源定位方面具有最高的准确性，因此我们尽可能依赖该数据库。但是，对于国内航空、国际航空和国际航运部门，GID 并没有区分相关的国内和国际子部门：因此，我们直接使用 EDGAR 的月度空间模式来计算这些部门的空间分布。   其次，我们进行了空间网格化处理。我们使用 GID 子行业的全球年度二氧化碳排放空间模式和 EDGAR 子行业的 2019 年全球月度二氧化碳排放空间模式，对 Carbon Monitor 国家级日排放量进行空间降维。我们假定在 GID 和 EDGAR 的最后一年（2019 年）之后，排放的空间模式保持不变。这一假设的有效性取决于国家和调整的时间跨度，而从 2019 年到 2020 年，由于 COVID-19 在不同地区的影响时间和程度存在很大差异，国家以下的排放量可能在一个国家内迅速变化。因此，对于对全球总排放量有重大影响的排放大国，我们使用基于 TROPOMI NO2 检索数据的国家以下代用数据，将国家碳排放总量分配到区域总量中，然后再根据 GID 和 EDGAR 空间模式进行 0.1° 的第二次降尺度。该分析可根据每年最新的高分辨率排放图和其他空间代用数据进行持续更新。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  此外，它还提供了最新、最精细的概况，说明化石二氧化碳排放在何时何地因突发事件（如 2019 年冠状病毒疾病 [COVID-19]）和其他人类活动干扰而减少或反弹。随着全球从疫情中恢复并实现能源系统的去碳化，该数据集的定期更新将使政策制定者能够更密切地监测气候和能源政策的有效性，并迅速做出调整。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2020/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2020/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:505.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">505.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Carbon dioxide, emissions, environmental impact assessment</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">二氧化碳, 排放量, 近实时</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Zhu   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘竹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Zhu   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘竹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Zhu   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘竹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Zhu  . Near-real-time global gridded daily CO2 emissions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6473.2024.</w:t>
+        <w:t xml:space="preserve">刘竹. 近实时全球网格化每日二氧化碳排放量数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6473.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dou Xinyu, Wang Yilong, Ciais Philippe, Chevallier Frédéric, Davis Steven J, Crippa Monica, Janssens-Maenhout Greet, Guizzardi Diego, Solazzo Efisio, Yan Feifan, Huo Da, Zheng Bo, Zhu Biqing, Cui Duo, Ke Piyu, Sun Taochun, Wang Hengqi, Zhang Qiang, Gentine Pierre, Deng Zhu, Liu Zhu. Near-real-time global gridded daily CO2 emissions[J]. The Innovation, 2022, 3, (1):100182. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.xinn.2021.100182.</w:t>
+        <w:t xml:space="preserve">Dou Xinyu, Wang Yilong, Ciais Philippe, Chevallier Frédéric, Davis StevenJ, Crippa Monica, Janssens-Maenhout Greet, Guizzardi Diego, Solazzo Efisio, Yan Feifan, Huo Da, Zheng Bo, Zhu Biqing, Cui Duo, Ke Piyu, Sun Taochun, Wang Hengqi, Zhang Qiang, Gentine Pierre, Deng Zhu, Liu Zhu. Near-real-time global gridded daily CO2 emissions[J/OL]. The Innovation, 2022, 3(1): 100182. DOI: https://doi.org/10.1016/j.xinn.2021.100182.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>