--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -2,890 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">稀土硼氢化合物生产工艺数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Rare Earth Borohydride Production Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Rare Earth Borohydride Production Process</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7370.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7370.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集“稀土硼氢化合物生产工艺数据集”主要面向化学科学领域的合成工艺研究，包含一类稀土硼氢化物（N,N-二甲基乙二胺基桥联双芳氧基硼氢化钇）的合成工艺。该数据集系统整合了研究构建过程中所产生的原始采集数据，包括该稀土硼氢化物的生产工艺文件（生产工艺流程图、中间体制备作业指导书、反应合成与分离作业指导书、干燥作业指导书、原材料检验作业指导书、成品检测作业指导书、原料中间体产品标识方法、包装运输贮存方法）和产品标准，为科研人员开展实验复现、结果验证、性能优化提供了完整的数据支撑。在合成工艺开发方面，数据集详细记录了反应合成路径、反应条件、产物分离纯化流程，完整呈现了最优的研发工艺。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  生产工艺数据通过对合成过程的系统性监测、反应条件（如温度、时间、配比等）的系统优化以及分离纯化流程的深入探索获得，完整涵盖了从原料预处理到目标产物分离的关键工艺参数与技术路径。</w:t>
+        <w:t xml:space="preserve">    The production process data is obtained through systematic monitoring of the synthesis process, systematic optimization of reaction conditions (such as temperature, time, ratio, etc.), and in-depth exploration of separation and purification processes, covering key process parameters and technical paths from raw material pretreatment to target product separation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  生产工艺数据来源于化合物开发过程中的系统记录，完整涵盖了化合物生产流程图的构建、中间体的分离与纯化、目标产物的分离与纯化、原材料及产物的检测数据，以及包装信息等关键环节，最终汇总为Word格式的生产工艺文件。</w:t>
+        <w:t xml:space="preserve">    The production process data comes from the system records during the compound development process, which fully covers the construction of compound production flow charts, separation and purification of intermediates, separation and purification of target products, detection data of raw materials and products, as well as packaging information and other key links. Finally, it is summarized into a Word format production process file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/01/01-None</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2025/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">326.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:326.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.doc</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.doc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">稀土, 硼氢化合物, 生产工艺</w:t>
+        <w:t xml:space="preserve">Theme:rare earth, Borohydride compound, production process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -919,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1008,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1092,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1181,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1269,893 +1144,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">姚英明,  袁丹 </w:t>
+        <w:t xml:space="preserve">contributors:yao ying ming,  yuan dan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">余钢  </w:t>
+        <w:t xml:space="preserve">author:yu gang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yuan dan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0709802 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高纯稀土金属有机化合物试剂研制和制备技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research on the Development and Preparation Techniques of High-Purity Rare Earth Metal Organic Compounds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">姚英明,袁丹. 稀土硼氢化合物生产工艺数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">yao ying ming, yuan dan. Dataset of Rare Earth Borohydride Production Process. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7370.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>