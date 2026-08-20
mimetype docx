--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -2,837 +2,970 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Rare Earth Borohydride Production Process</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">稀土硼氢化合物生产工艺数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7370.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Rare Earth Borohydride Production Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7370.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7370.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7370.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集“稀土硼氢化合物生产工艺数据集”主要面向化学科学领域的合成工艺研究，包含一类稀土硼氢化物（N,N-二甲基乙二胺基桥联双芳氧基硼氢化钇）的合成工艺。该数据集系统整合了研究构建过程中所产生的原始采集数据，包括该稀土硼氢化物的生产工艺文件（生产工艺流程图、中间体制备作业指导书、反应合成与分离作业指导书、干燥作业指导书、原材料检验作业指导书、成品检测作业指导书、原料中间体产品标识方法、包装运输贮存方法）和产品标准，为科研人员开展实验复现、结果验证、性能优化提供了完整的数据支撑。在合成工艺开发方面，数据集详细记录了反应合成路径、反应条件、产物分离纯化流程，完整呈现了最优的研发工艺。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The production process data is obtained through systematic monitoring of the synthesis process, systematic optimization of reaction conditions (such as temperature, time, ratio, etc.), and in-depth exploration of separation and purification processes, covering key process parameters and technical paths from raw material pretreatment to target product separation.</w:t>
+        <w:t xml:space="preserve">  生产工艺数据通过对合成过程的系统性监测、反应条件（如温度、时间、配比等）的系统优化以及分离纯化流程的深入探索获得，完整涵盖了从原料预处理到目标产物分离的关键工艺参数与技术路径。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The production process data comes from the system records during the compound development process, which fully covers the construction of compound production flow charts, separation and purification of intermediates, separation and purification of target products, detection data of raw materials and products, as well as packaging information and other key links. Finally, it is summarized into a Word format production process file.</w:t>
+        <w:t xml:space="preserve">  生产工艺数据来源于化合物开发过程中的系统记录，完整涵盖了化合物生产流程图的构建、中间体的分离与纯化、目标产物的分离与纯化、原材料及产物的检测数据，以及包装信息等关键环节，最终汇总为Word格式的生产工艺文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:326.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">326.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.doc</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.doc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:rare earth, Borohydride compound, production process</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">稀土, 硼氢化合物, 生产工艺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +999,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1088,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1261,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,599 +1349,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yao ying ming,  yuan dan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">姚英明,  袁丹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yu gang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余钢  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yuan dan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁丹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709802 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709802 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research on the Development and Preparation Techniques of High-Purity Rare Earth Metal Organic Compounds</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土金属有机化合物试剂研制和制备技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yao ying ming, yuan dan. Dataset of Rare Earth Borohydride Production Process. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7370.2026.</w:t>
+        <w:t xml:space="preserve">姚英明,袁丹. 稀土硼氢化合物生产工艺数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7370.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>