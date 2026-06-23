--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in intensive observation area of Binggou basin (March 15, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：冰沟流域加密观测区Envisat ASAR地面同步观测数据集（2008年3月15日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1746.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in intensive observation area of Binggou basin (March 15, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db0005.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1746.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db0005.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ENVISAT ASAR synchronous observation was carried out in the intensive observation area of Binggou basin on March 15, 2008. The main purpose is to study the method of snow cover parameter inversion using active radar data. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:34bjt. Observation contents include 1) The observed data of snow characteristic analyzer include snow density, snow complex dielectric constant, snow volume water content and snow weight water content. The observation data are obtained in bg-b, bg-d, bg-e and bg-f, and the snow characteristic analyzer data are uniformly stored in the snow characteristic analyzer folder. 2) Snow parameter observation data. The observation variables include snow surface and snow soil interface temperature (hand-held infrared thermometer), layered snow temperature (needle thermometer), snow particle size (hand-held microscope), snow density (aluminum box measurement), snow depth (ruler) and synchronous snow surface temperature during ASAR crossing (hand-held infrared thermometer). Snow parameters are observed in quadrats bg-h, bg-d, bg-e and bg-f. 3) Based on the snow spectral observation data, ASAR synchronous spectral observation test was carried out on the sample bg-h15 by using the spectrometer of Xinjiang Meteorological Bureau. At the same time, the snow sample sieve with different particle sizes was used to screen the snow through the sieve, the snow layer structure with different particle sizes was artificially manufactured, the surface spectral characteristics were measured, and the long and short axes and shapes of the snow layer were observed. The dataset includes two folders: original data and preprocessed data. </w:t>
+        <w:t xml:space="preserve">  2008年3月15日在冰沟流域加密观测区进行Envisat ASAR同步观测，主要目的是研究利用主动雷达数据反演积雪参数方法。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:34BJT。 观测内容包括   1）雪特性分析仪观测数据，观测变量包括雪密度，雪复介电常数，雪体积含水量，雪重量含水量。观测数据在BG-B、BG-D、BG-E、BG-F内获取，雪特性分析仪数据统一存放在雪特性分析仪文件夹中。   2）积雪参数观测数据，观测变量包括雪表面和雪土界面温度（手持式红外温度计）、分层积雪温度 （针式温度计）、雪粒径（手持式显微镜量）、雪密度（铝盒式测量）、雪深（尺子）以及ASAR过境时同步的雪表面温度 （手持式红外温度计）。积雪参数观测在分别样方BG-H、BG-D、BG-E、BG-F进行。   3）积雪光谱观测数据，采用新疆气象局光谱仪在样方BG-H15进行ASAR同步光谱观测试验。同时利用自制不同粒径雪样筛，通过筛子筛选积雪，人工制造不同粒径的雪层结构，测量其表面光谱特性，并对雪层的粒径的长短轴以及形状进行了观测。   该数据集包括原始数据和预处理数据2个文件夹。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  A method of snow parameter inversion using active radar data. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:34bjt.</w:t>
+        <w:t xml:space="preserve">  利用主动雷达数据反演积雪参数方法。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:34BJT。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Observation contents include:   1) The observed data of snow characteristic analyzer include snow density, snow complex dielectric constant, snow volume water content and snow weight water content. The observation data are obtained in bg-b, bg-d, bg-e and bg-f, and the snow characteristic analyzer data are uniformly stored in the snow characteristic analyzer folder.   2) Snow parameter observation data. The observation variables include snow surface and snow soil interface temperature (hand-held infrared thermometer), layered snow temperature (needle thermometer), snow particle size (hand-held microscope), snow density (aluminum box measurement), snow depth (ruler) and synchronous snow surface temperature during ASAR crossing (hand-held infrared thermometer). Snow parameters are observed in quadrats bg-h, bg-d, bg-e and bg-f.  3) Based on the snow spectral observation data, ASAR synchronous spectral observation test was carried out on the sample bg-h15 by using the spectrometer of Xinjiang Meteorological Bureau. At the same time, the snow sample sieve with different particle sizes was used to screen the snow through the sieve, the snow layer structure with different particle sizes was artificially manufactured, the surface spectral characteristics were measured, and the long and short axes and shapes of the snow layer were observed.</w:t>
+        <w:t xml:space="preserve">  观测内容包括：   1）雪特性分析仪观测数据，观测变量包括雪密度，雪复介电常数，雪体积含水量，雪重量含水量。观测数据在BG-B、BG-D、BG-E、BG-F内获取，雪特性分析仪数据统一存放在雪特性分析仪文件夹中。   2）积雪参数观测数据，观测变量包括雪表面和雪土界面温度（手持式红外温度计）、分层积雪温度 （针式温度计）、雪粒径（手持式显微镜量）、雪密度（铝盒式测量）、雪深（尺子）以及ASAR过境时同步的雪表面温度 （手持式红外温度计）。积雪参数观测在分别样方BG-H、BG-D、BG-E、BG-F进行。   3）积雪光谱观测数据，采用新疆气象局光谱仪在样方BG-H15进行ASAR同步光谱观测试验。同时利用自制不同粒径雪样筛，通过筛子筛选积雪，人工制造不同粒径的雪层结构，测量其表面光谱特性，并对雪层的粒径的长短轴以及形状进行了观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/03/15-2008/03/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/03/15-2008/03/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:272.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">272.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow characteristic analyzer, Snow grain size, ASAR, Snow surface temperature, Snow spectrum, Water content of snow volume, Ground synchronous observation, Snow weight moisture content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪特性分析仪, 雪粒径, ASAR, 雪表面温度, 积雪光谱, 雪体积含水量, 雪重量含水量, 雪层温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Intensive observation area in Binggou Basin,  Hydrological test area in upper cold region,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰沟流域加密观测区,  上游寒区水文试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Bai Yunjie,  GAI Chunmei,  HAO Xiaohua ,  LI Hongyi,  Liang Ji,  Shu Lele,  Wang Xufeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">白云洁,  盖春梅,  郝晓华,  李弘毅,  梁继,  舒乐乐,  王旭峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bai Yunjie, GAI Chunmei, HAO Xiaohua , LI Hongyi, Liang Ji, Shu Lele, Wang Xufeng. Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in intensive observation area of Binggou basin (March 15, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db0005.2022.</w:t>
+        <w:t xml:space="preserve">白云洁,盖春梅,郝晓华,李弘毅,梁继,舒乐乐,王旭峰. 黑河综合遥感联合试验：冰沟流域加密观测区Envisat ASAR地面同步观测数据集（2008年3月15日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db0005.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">郝晓华, 王建, 车涛, 张璞, 梁继, 李弘毅, 李哲, 白云洁, 白艳芬. 祁连山区冰沟流域积雪分布特征及其属性观测分析[J]. 冰川冻土, 2009, 31, (02): 284-292. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">