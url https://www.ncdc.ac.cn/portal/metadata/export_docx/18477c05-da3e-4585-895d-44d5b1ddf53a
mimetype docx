--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of cross-regional flood control and waterlogging mutual feeding rules in Yangtze River Delta eco-green integrated development demonstration zone</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长三角生态绿色一体化发展示范区跨地区防洪除涝互馈规律数据集（1999年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6771.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of cross-regional flood control and waterlogging mutual feeding rules in Yangtze River Delta eco-green integrated development demonstration zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6771.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6771.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6771.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Taking the Yangtze River Delta Ecological Green Integrated Development Demonstration Zone as an example, based on the hydrological hydrodynamic model of the Taihu Lake Basin, a series of scenarios of changes in drainage capacity and scheduling rules are set up, and a trial calculation is carried out by taking the 1999 southern-type design rainfall of the Taihu Lake Basin as an input to obtain the water level process data of the main river satin surface and the maximum water level data in m of the major river channels in the Yangtze River Delta Ecological Green Integrated Development Demonstration Zone. Based on these data, the impacts of flooding situation within and adjacent to the city due to changes in drainage capacity and rules are analyzed, and finally the mutual feedback effects of cross-regional urban drainage are quantified based on the constructed drainage response index. City flooding capacity and scheduling rule changes can change the flooding situation within the city itself, Wujiang and Qingpu polder flood control pressure by the drainage capacity of the smaller, by scheduling water level adjustments to the impact of Jiashan is the opposite. Wujiang drainage capacity and Jiashan, Qingpu flood control pressure was positively correlated, drainage capacity changes, can significantly change the Jiashan, Qingpu dike outside the river flood control pressure; Qingpu and Jiashan drainage capacity changes in adjacent cities dike outside the river flooding situation to change the influence of smaller. Adjustment of the scheduling level has almost no effect on the flooding situation of the river outside the dike in two districts and one county. The flooding response index of the three cities in the demonstration area was generally negatively correlated with the flooding capacity; the flooding situation in Wujiang, Jiashan, and Qingpu had the strongest sensitivity to changes in the flooding capacity of Wujiang District, followed by Jiashan County. Changes in flood discharge capacity in Qingpu District only had a significant effect on the river outside its own polder. </w:t>
+        <w:t xml:space="preserve">  以长三角生态绿色一体化发展示范区为例，基于太湖流域水文水动力模型，设置一系列排涝能力和调度规则变化情景，以太湖流域1999年南部型设计暴雨作为输入进行试算，获取长三角生态绿色一体化发展示范区内部主要河道缎面的水位过程数据和最高水位数据，单位为m，基于此，分析因排涝能力与规则变化对城市内部以及毗邻城市洪涝情势的影响，最后基于构建的排涝响应指数量化了跨地区城市排涝的互馈效应。   城市排涝能力和调度规则变化对可改变城市自身内部的洪涝情势，吴江和青浦圩内除涝压力受排涝能力影响较小，受调度水位调整的影响较大，嘉善则与之相反。吴江排涝能力与嘉善、青浦的防洪压力呈正相关关系，排涝能力变化，可显著改变嘉善、青浦圩外河道的防洪压力；青浦和嘉善排涝能力变化对毗邻城市圩外河道的洪涝情势改变影响较小。   调度水位的调整对两区一县圩外河道洪涝情势几乎没有影响。示范区三座城市的排涝响应指数总体与排涝能力呈负相关关系；吴江、嘉善、青浦的洪涝情势对吴江区排涝能力变化的敏感性最强，其次是嘉善县。青浦区排涝能力变化仅自身圩外河道产生显著影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data source of this dataset is from the calculation results of the hydrological and hydrodynamic model run in the Taihu Lake basin. There is a certain reliability.</w:t>
+        <w:t xml:space="preserve">  本数据集数据来源自太湖流域水文水动力模型运行计算结果。有一定可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the latest subsurface data, study area polder drainage modulus, pumping station drainage capacity data, the model of the Taihu Lake basin was optimized and updated, and a series of study area flood control and flood removal schemes were set up. And selected the Taihu Lake basin 100-year “99 south” type design rainstorm simulation, obtained the cross-regional flood control and flooding mutual feedback law data set, analyzed the cross-regional inter-city flood control and flooding mutual influence law.</w:t>
+        <w:t xml:space="preserve">  基于最新的下垫面数据、研究区圩区排涝模数、泵站排涝能力数据，优化更新了太湖流域模型，设置了一系列研究区域防洪除涝方案。并选取太湖流域100年一遇“99南部”型设计暴雨进行模拟，获得了跨地区防洪除涝互馈规律数据集，分析了跨地区城市间防洪除涝的相互影响规律。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From the results of the Taihu Lake model rate determination, the simulated water level process at the model stations is relatively close to the measured water level process, and the maximum difference between the simulated maximum water level and the actual value is no more than 0.1m, and the relative errors between the simulated value and the actual value of the stations in the Yangtze River Delta Eco-Green Integration and Development Demonstration Zone are all less than 5%, which indicates that the simulation accuracy of the updated model of Taihu Lake is relatively high. indicates that the simulation accuracy of the updated Taihu Lake basin model is high.   When the governance standard of polders in a single area is improved, the water level of the river outside the polders shows a rising trend with the improvement of polders' governance standard, and the risk of flood control is increased and the change is in the form of “S”. The water level in the polder, the flood discharge power is enough to meet the flood demand, continue to increase the flood discharge power and will not significantly change the water level process, the water level in the polder will not produce large fluctuations, will only have an impact on the length of the retreat. Pike gate and pump scheduling rule changes can make significant changes in the water level within the pike.   The impact of flooding on neighboring areas, polder drainage capacity can increase the adjacent areas of flood control and drainage pressure, and polder drainage changes in neighboring areas of the degree of influence and geospatial location and distance between each other is closely related to the Wujiang polder drainage of flooding in neighboring areas of the greatest impact, Jiashan area, followed by the impact of the weakest in the Qingpu area. Changes in gate and pump scheduling rules in the polder have almost no effect on the flooding situation in neighboring areas. </w:t>
+        <w:t xml:space="preserve">  从太湖流域模型率定结果来看，模型站模拟水位过程与实测水位过程比较接近，模拟得到的最高水位与实际值相差最大不超过0.1m，长三角生态绿色一体化发展示范区内部测站模拟值和实际值的相对误差平均值均小于5%，表明更新后的太湖流域模型的模拟精度较高。   单个地区圩区治理标准的提高时，圩区外河水位随圩区治理标准的提高，呈上升趋势，防洪风险增加且变化呈“S”型。圩内水位方面，排涝动力足以满足排涝需求时，继续增加排涝动力并不会显著改变其水位过程，圩内水位不会产生较大波动，仅会对退水时长产生影响。圩区闸泵调度规则变化可使圩区内部水位显著变化。   对相邻地区洪涝情势的影响方面，圩区排涝能力提升可增加对相邻地区防洪排涝压力，且圩区排涝变化对相邻地区的影响程度与地理空间位置和相互之间的距离密切相关，其中吴江圩区排涝对相邻地区的洪涝情势影响最大，嘉善地区其次，青浦地区的影响最弱。圩区闸泵调度规则变化对相邻地区的洪涝情势几乎没有影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/01/01-1999/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-1999/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:demonstration zone of green and integrated ecological development of the Yangtze River Delta </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长三角生态绿色一体化发展示范区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:48.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yangtze River Delta Ecological and Green Integrated Development Demonstration Area, one-dimensional hydrodynamic model, the Taihu Lake Lake basin model, mutual feedback law</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长三角生态绿色一体化发展示范区, 一维水动力学模型, 太湖流域模型, 互馈规律</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  the Taihu Lake Lake Basin,  Yangtze River Delta Ecological and Green Integrated Development Demonstration Zone </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  太湖流域,  长三角生态绿色一体化发展示范区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">121.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SHANG Shouwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">商守卫 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SHANG Shouwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">商守卫  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SHANG Shouwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">商守卫</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3000100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHANG Shouwei. Data set of cross-regional flood control and waterlogging mutual feeding rules in Yangtze River Delta eco-green integrated development demonstration zone. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6771.2025.</w:t>
+        <w:t xml:space="preserve">商守卫. 长三角生态绿色一体化发展示范区跨地区防洪除涝互馈规律数据集（1999年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6771.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>