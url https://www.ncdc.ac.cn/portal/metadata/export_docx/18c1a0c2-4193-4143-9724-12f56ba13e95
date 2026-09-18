--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -2,928 +2,1212 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of land use statistics of Ziwuling national key prevention area from 2013 to 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013-2017年子午岭国家级重点预防区土地利用图数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db2390.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of land use statistics of Ziwuling national key prevention area from 2013 to 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.db2390.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db2390.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.db2390.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data set of land use map of Ziwuling national key prevention area includes Yintai District of Tongchuan City, Wangyi District of Tongchuan City, Yaozhou District of Tongchuan City and Yijun County of Tongchuan City of Shaanxi Province in 2013, 2014, 2015, 2016 and 2017. The format of preservation is xlsx, and the data is named as "key governance area + administrative region + year + soil" The form of "statistical table of land use", such as "statistical table of land use of ×× key management area ×× County ×× year". The classification system of land use includes 8 first class, 22 second class and 2 third class. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">子午岭国家级重点预防区土地利用图数据集包括陕西省铜川市印台区、陕西省铜川市王益区、陕西省铜川市耀州区和陕西省铜川市宜君县等区域2013年、2014年、2015年、2016年和2017年的土地利用，保存格式为xlsx，数据命名采用“所属重点治理区＋行政区＋年份＋土地利用图”的形式，如“××重点治理区××县××年土地利用图”。土地利用的分类系统包括8个一级类、22个二级类和2个三级类。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main data from USGS and Landsat were, https://glovis.usgs.gov/ ）Access, a few from China geospatial data cloud（ http://www.gscloud.cn/ ）Get</w:t>
+        <w:t xml:space="preserve">数据源为Landsat TM和ETM+数据，主要从美国地质调查局（USGS，https://glovis.usgs.gov/） 获取，少数从中国地理空间数据云（http://www.gscloud.cn/） 获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。然后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 最小图斑面积对应的实际地物面积不小于0.1hm2，多边形无重叠、无空隙，图斑属性无空置或冗余。 遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立土地利用遥感解译标志。 基于遥感影像，结合解译标志，提取土地利用类型。 解译结果复查：抽取不少于总图斑的5%进行核查。 野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ziwuling national key prevention area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">子午岭国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:152.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">152.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高斯—克吕格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:There are 8 first-class elements</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用图，8个一级类要素，22个二级类要素，2个三级类要素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wangyi,  Yaozhou District,  Tongchuan City,  Yintai,  Ziwuling,  Yijun County,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王益区,  耀州区,  铜川市,  印台区,  子午岭,  宜君县,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of land use statistics of Ziwuling national key prevention area from 2013 to 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.db2390.2022.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2013-2017年子午岭国家级重点预防区土地利用图数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.db2390.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>