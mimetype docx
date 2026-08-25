--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">亚洲高山区冰冻圈逐日无云遥感指数数据集（2000–2023）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6520.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6520.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6520.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  随着全球气候变暖，冰冻圈正在经历显著的变化，如冰川积雪的消融、海冰的减少以及冻土的退化。亚洲高山区冰冻圈逐日遥感指数驱动数据集（2000-2023）为亚洲高山区冰冻圈要素的监测与提取提供基础数据，满足冰冻圈速变探测对数据产品的高时效性需求。   本数据集包含积雪指数NDSI、植被指数NDVI和水体指数NDWI三套数据，空间分辨率0.005 d。首先在MODIS地表反射率数据的基础上提取积雪、植被和水体指数，其次通过同一天Terra-Aqua数据融合、时域插值算法、空域插值算法以及Canny边缘检测与填充算法的技术处理，实现逐日无云驱动数据的制备。   为保证数据的准确性和可靠性，本数据集从数据源的质量控制和算法独立验证两个方面对数据产品进行质量控制，且取得了较好的验证效果。长时序逐日无云驱动数据集对冰冻圈的监测和研究提供数据参考，对于理解冰冻圈变化及其对气候变化的响应具有重要意义。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MODIS逐日表面反射率产品MOD09GA，MYD09GA来自于美国国家航空航天局（NASA），分别源于DOI: 10.5067/MODIS/MOD09GA.061，DOI: 10.5067/MODIS/MYD09GA.061。该产品提供了中分辨率成像光谱仪 (MODIS) 1至7波段地表光谱反射率的估计值，均对气体、气溶胶和瑞利散射等大气条件进行了校正。</w:t>
+        <w:t xml:space="preserve">    The MODIS daily surface reflectance products MOD09GA and MYD09GA are from the National Aeronautics and Space Administration (NASA) of the United States, respectively DOI: 10.5067/MODIS/MOD09GA.061，DOI: 10.5067/MODIS/MYD09GA.061。 This product provides estimates of surface spectral reflectance in bands 1 to 7 of the Moderate Resolution Imaging Spectroradiometer (MODIS), all calibrated for atmospheric conditions such as gases, aerosols, and Rayleigh scattering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  首先在MODIS地表反射率数据的基础上提取积雪、植被和水体指数，其次通过同一天Terra-Aqua数据融合、时域插值算法、空域插值算法以及Canny边缘检测与填充算法的技术处理，实现逐日无云驱动数据的制备。   数据为TIFF格式，能够在ArcGIS、QGIS、ENVI以及MATLAB等相关软件中对数据进行读取、查看、编辑以及统计分析。数据的有效范围为−10000~10000, 20000代表无效值,可使用QGIS/ArcGIS打开。</w:t>
+        <w:t xml:space="preserve">    Firstly, snow cover, vegetation, and water indices are extracted based on MODIS surface reflectance data. Secondly, daily cloud free driving data is prepared through techniques such as same day Terra Aqua data fusion, time-domain interpolation algorithm, spatial interpolation algorithm, and Canny edge detection and filling algorithm.     The data is in TIFF format and can be read, viewed, edited, and statistically analyzed in related software such as ArcGIS, QGIS, ENVI, and MATLAB. The valid range of data is -10000~10000, with 20000 representing invalid values, which can be opened using QGIS/ArcGIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/03/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/03/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚洲高山区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:High mountain regions in Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 TiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">驱动数据, 积雪指数, 植被指数, 水体指数, 冰冻圈</w:t>
+        <w:t xml:space="preserve">Theme:Drive data, snow index, vegetation index, water index, cryosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚洲高山区 </w:t>
+        <w:t xml:space="preserve">Place:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 61.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,929 +1235,654 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙兴亮,  胡志敏,  石凯丹,  冯敏,  郭学军 </w:t>
+        <w:t xml:space="preserve">contributors:SUN Xingliang,  HU Zhimin,  SHI Kaidan,  FENG Min,  GUO Xuejun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙兴亮  </w:t>
+        <w:t xml:space="preserve">author:SUN Xingliang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  胡志敏  </w:t>
+        <w:t xml:space="preserve">,  HU Zhimin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  石凯丹  </w:t>
+        <w:t xml:space="preserve">,  SHI Kaidan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Xuejun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈环境多源数据智能融合数据制备技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Intelligent fusion of multi-source data in cryosphere environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙兴亮,胡志敏,石凯丹,冯敏,郭学军. 亚洲高山区冰冻圈逐日无云遥感指数数据集（2000–2023）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6520.2024.</w:t>
+        <w:t xml:space="preserve">SUN Xingliang, HU Zhimin, SHI Kaidan, FENG Min, GUO Xuejun. Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6520.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙兴亮, 石凯丹, 胡志敏, 冯敏, 郭学军. 2000–2023年亚洲高山区冰冻圈逐日无云遥感指数数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (3): 1-16. </w:t>
+        <w:t xml:space="preserve">孙兴亮, 石凯丹, 胡志敏, 冯敏, 郭学军. 2000–2023年亚洲高山区冰冻圈逐日无云遥感指数数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(3): 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>