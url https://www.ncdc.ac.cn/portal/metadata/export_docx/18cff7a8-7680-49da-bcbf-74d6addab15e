--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">亚洲高山区冰冻圈逐日无云遥感指数数据集（2000–2023）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6520.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6520.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6520.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6520.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  随着全球气候变暖，冰冻圈正在经历显著的变化，如冰川积雪的消融、海冰的减少以及冻土的退化。亚洲高山区冰冻圈逐日遥感指数驱动数据集（2000-2023）为亚洲高山区冰冻圈要素的监测与提取提供基础数据，满足冰冻圈速变探测对数据产品的高时效性需求。   本数据集包含积雪指数NDSI、植被指数NDVI和水体指数NDWI三套数据，空间分辨率0.005 d。首先在MODIS地表反射率数据的基础上提取积雪、植被和水体指数，其次通过同一天Terra-Aqua数据融合、时域插值算法、空域插值算法以及Canny边缘检测与填充算法的技术处理，实现逐日无云驱动数据的制备。   为保证数据的准确性和可靠性，本数据集从数据源的质量控制和算法独立验证两个方面对数据产品进行质量控制，且取得了较好的验证效果。长时序逐日无云驱动数据集对冰冻圈的监测和研究提供数据参考，对于理解冰冻圈变化及其对气候变化的响应具有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The MODIS daily surface reflectance products MOD09GA and MYD09GA are from the National Aeronautics and Space Administration (NASA) of the United States, respectively DOI: 10.5067/MODIS/MOD09GA.061，DOI: 10.5067/MODIS/MYD09GA.061。 This product provides estimates of surface spectral reflectance in bands 1 to 7 of the Moderate Resolution Imaging Spectroradiometer (MODIS), all calibrated for atmospheric conditions such as gases, aerosols, and Rayleigh scattering.</w:t>
+        <w:t xml:space="preserve">  MODIS逐日表面反射率产品MOD09GA，MYD09GA来自于美国国家航空航天局（NASA），分别源于DOI: 10.5067/MODIS/MOD09GA.061，DOI: 10.5067/MODIS/MYD09GA.061。该产品提供了中分辨率成像光谱仪 (MODIS) 1至7波段地表光谱反射率的估计值，均对气体、气溶胶和瑞利散射等大气条件进行了校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Firstly, snow cover, vegetation, and water indices are extracted based on MODIS surface reflectance data. Secondly, daily cloud free driving data is prepared through techniques such as same day Terra Aqua data fusion, time-domain interpolation algorithm, spatial interpolation algorithm, and Canny edge detection and filling algorithm.     The data is in TIFF format and can be read, viewed, edited, and statistically analyzed in related software such as ArcGIS, QGIS, ENVI, and MATLAB. The valid range of data is -10000~10000, with 20000 representing invalid values, which can be opened using QGIS/ArcGIS.</w:t>
+        <w:t xml:space="preserve">  首先在MODIS地表反射率数据的基础上提取积雪、植被和水体指数，其次通过同一天Terra-Aqua数据融合、时域插值算法、空域插值算法以及Canny边缘检测与填充算法的技术处理，实现逐日无云驱动数据的制备。   数据为TIFF格式，能够在ArcGIS、QGIS、ENVI以及MATLAB等相关软件中对数据进行读取、查看、编辑以及统计分析。数据的有效范围为−10000~10000, 20000代表无效值,可使用QGIS/ArcGIS打开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/03/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/03/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:High mountain regions in Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚洲高山区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.005度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Drive data, snow index, vegetation index, water index, cryosphere</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">驱动数据, 积雪指数, 植被指数, 水体指数, 冰冻圈</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚洲高山区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 61.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,632 +1591,907 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SUN Xingliang,  HU Zhimin,  SHI Kaidan,  FENG Min,  GUO Xuejun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙兴亮,  胡志敏,  石凯丹,  冯敏,  郭学军 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SUN Xingliang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙兴亮  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HU Zhimin </w:t>
+        <w:t xml:space="preserve">,  胡志敏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  SHI Kaidan </w:t>
+        <w:t xml:space="preserve">,  石凯丹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Xuejun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭学军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711702</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711702</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Intelligent fusion of multi-source data in cryosphere environment</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈环境多源数据智能融合数据制备技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUN Xingliang, HU Zhimin, SHI Kaidan, FENG Min, GUO Xuejun. Daily cloud-free remote sensing index dataset for the cryosphere in High Mountain Asia (2000-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6520.2024.</w:t>
+        <w:t xml:space="preserve">孙兴亮,胡志敏,石凯丹,冯敏,郭学军. 亚洲高山区冰冻圈逐日无云遥感指数数据集（2000–2023）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6520.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">孙兴亮, 石凯丹, 胡志敏, 冯敏, 郭学军. 2000–2023年亚洲高山区冰冻圈逐日无云遥感指数数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(3): 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">