--- v0 (2026-05-04)
+++ v1 (2026-08-06)
@@ -2,1222 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江下游太湖流域平原区野外试验数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Field Experiment Dataset of the Plain Area in the Taihu Basin of the Lower Yangtze River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Field Experiment Dataset of the Plain Area in the Taihu Basin of the Lower Yangtze River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6784.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6784.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6784.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集基于白塔桥平原区野外径流实验基地的观测，包含了多种关键水文气象要素的逐日数据：降雨、蒸发、土壤含水量、气温、出口流量、土壤水势和地下水埋深等。实验基地位于平原河网地区，采用双排水沟设计，通过布设地下水监测井、综合气象站等设施，构建了全面的水文观测网络，系统捕捉降雨径流、地下水位、土壤墒情、排水沟水位和出口流量的动态变化。合理的实验区布局和设备布设不仅保障了数据采集的精度和连续性，还形成了对核心实验区水量和产汇流过程的精准控制。该数据集为揭示浅埋地下水影响下平原区降雨径流过程的机理、探索不同产流模式（如饱和-超渗流、下渗-超渗流和混合产流模式），以及基于水文模型开展模拟研究提供了重要的数据支撑，是平原区水文实验设计和降雨径流研究的重要参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用Campbell TE525MM翻斗式雨量计收集了白塔桥实验区逐日降雨数据，数据时期为2019、2020年期间。   采用Campbell 255-100蒸发皿收集了白塔桥实验区逐日蒸发数据，数据时期为2019、2020年期间。   采用Campbell 109-L空气温度传感器收集了白塔桥实验区逐日气温数据，数据时期为2019、2020年期间。   采用Acclima TDR310S土壤湿度传感器收集了白塔桥实验区地表以下0.1m、0.2m、0.4m、0.6m和0.8m土层的逐日土壤含水量数据，数据时期为2019、2020年期间。   采用Decagon MPS-6土壤基质势传感器收集了白塔桥实验区地表以下0.1m、0.2m和0.4m土层的逐日土壤水势数据，数据时期为2019、2020年期间。   采用HOBO U20-001-04水位计收集了白塔桥实验区出口逐日水深数据，数据时期为2019、2020年期间。   采用JH2400激光水位计收集了白塔桥实验区逐日地下水埋深数据 ，数据时期为2019、2020年期间。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) 对实验区的降雨、蒸发和气温等原始监测数据进行质量检查，清理数据中的重复值、异常值、错误值和缺失值，并统计数据清洗后的缺测率，为后续处理提供参考；   (2) 针对缺测率较低的数据，采用三次样条插值方法进行数据补缺，以保证时间序列数据的连续性；   (3) 采集实验区的原状土样，结合实验室测量结果，与田间实际观测数据进行对比分析，对相关数据进行校正，确保数据的准确性和代表性。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  经数据清洗和补缺处理后，试验区的降雨、蒸发、气温、土壤含水量、土壤水势、地下水埋深和区域出口水位等数据无缺测。通过数据与实验室对比，确保了数据的准确性和一致性。本数据集可作为平原区降雨径流机制研究的可靠基础数据，支持相关水文过程的分析与模型模拟。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/05/01-2020/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/05/01-2020/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江下游太湖流域平原区的白塔桥水文实验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Baitaqiao Hydrological Experimental Area in the Plain Area of the Taihu Lake Lake Basin in the Lower Reaches of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.2m-</w:t>
+        <w:t xml:space="preserve">altitude:4.2m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5.8m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:33.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降雨, 径流, 土壤墒情, 地下水埋深, 平原区</w:t>
+        <w:t xml:space="preserve">Theme:Rainfall, runoff, soil moisture, groundwater depth, plain area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  长江下游,  太湖流域 </w:t>
+        <w:t xml:space="preserve">Place:The Taihu Lake Lake Basin,  the lower reaches of the Yangtze River,  China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1251,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1340,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1424,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1513,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1601,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俞悦 </w:t>
+        <w:t xml:space="preserve">contributors:YU Yue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俞悦  </w:t>
+        <w:t xml:space="preserve">author:YU Yue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YU Yue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">俞悦. 长江下游太湖流域平原区野外试验数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6784.2025.</w:t>
+        <w:t xml:space="preserve">YU Yue. Field Experiment Dataset of the Plain Area in the Taihu Basin of the Lower Yangtze River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6784.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>