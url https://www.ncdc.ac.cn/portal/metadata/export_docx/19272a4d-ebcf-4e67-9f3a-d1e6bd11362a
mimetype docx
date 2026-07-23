--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -2,1280 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">腾格里沙漠流动沙丘速变检测数据集（2010年-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Rapid change detection data set of mobile dunes in Tengger Desert (2010-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapid change detection data set of mobile dunes in Tengger Desert (2010-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7027.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7027.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7027.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过检索World Imagery Wayback历史影像，收集典型流动沙丘区域10年的时序遥感数据。结合高分辨率影像中沙脊线清晰、纹理突变明显等典型地表特征，利用深度学习U-Net语义分割模型提取各时期的沙脊线位置，并结合光流法与EWMA方法及目视解译，对沙脊线进行了速变区域综合判定，以验证时序影像中沙丘形态变化的空间真实性与准确性。最终制备出覆盖典型流动沙丘的时序沙脊线及速变区域数据集，为沙丘移动过程研究与速度变化分析提供可靠数据支撑。</w:t>
+        <w:t xml:space="preserve">Collect 10-year time-series remote sensing data of typical mobile sand dune areas by searching historical images of World Imagery Wayback. Based on typical surface features such as clear sand ridges and obvious texture changes in high-resolution images, the U-Net semantic segmentation model of deep learning was used to extract the position of sand ridges in each period. Combined with optical flow method, EWMA method, and visual interpretation, the rapid change area of sand ridges was comprehensively determined to verify the spatial authenticity and accuracy of sand dune morphology changes in temporal images. Finally, a time-series sand ridge line and velocity variation area dataset covering typical mobile sand dunes were prepared, providing reliable data support for the study of sand dune movement processes and velocity variation analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  World Imagery Wayback影像：通过ArcGIS Wayback Imagery服务访问</w:t>
+        <w:t xml:space="preserve">    World Imagery Wayback imagery: accessed through ArcGIS Wayback Imagery service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.沙脊线的语义分割提取：利用深度学习U-Net语义分割模型自动提取各时期沙脊线。依据沙脊线在影像中呈现的纹理突变明显、亮度差异清晰、整体走向连续等典型地貌特征，对模型输出进行质量校验，获取准确刻画沙丘几何形态的时序沙脊线结果，形成数据集的核心标签部分。   2.光流法与EWMA检测速变区域及目视验证：在沙脊线提取的基础上，利用光流法结合EWMA控制图检测沙丘移动的速变区域，并通过高分辨率影像开展目视解译，对检测结果进行验证，确保检测的速变区域与实际沙丘速变区域一致。</w:t>
+        <w:t xml:space="preserve">    1. Semantic segmentation and extraction of sand ridges: Utilizing the deep learning U-Net semantic segmentation model to automatically extract sand ridges at different stages. Based on the typical geomorphic features presented by the sand ridge line in the image, such as obvious texture changes, clear brightness differences, and continuous overall direction, the quality of the model output is verified to obtain accurate temporal sand ridge line results that depict the geometric shape of sand dunes, forming the core label part of the dataset.     2. Optical flow method and EWMA detection of rapidly changing areas and visual verification: Based on the extraction of sand ridge lines, optical flow method combined with EWMA control map is used to detect the rapidly changing areas of sand dune movement, and visual interpretation is carried out through high-resolution images to verify the detection results, ensuring that the detected rapidly changing areas are consistent with the actual rapidly changing areas of sand dunes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量验证显示，沙脊线与原始影像形态分布一致，速变区域标注准确可靠，为沙丘移动分析提供坚实基础。</w:t>
+        <w:t xml:space="preserve">    Data quality verification shows that the distribution of sand ridge lines is consistent with the original image morphology, and the labeling of rapidly changing areas is accurate and reliable, providing a solid foundation for sand dune movement analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">腾格里沙漠黄骅-山丹公路附近 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Near Huanghua Shandan Highway in Tengger Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1377.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1377.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1400.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">156.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:156.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">WGS 1984 UTM Zone 50N </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙丘移动, 速变感知, 光流法, EWMA</w:t>
+        <w:t xml:space="preserve">Theme:Sand dune movement, speed perception, optical flow method, EWMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">腾格里沙漠黄骅-山丹公路附近 </w:t>
+        <w:t xml:space="preserve">Place:Near Huanghua Shandan Highway in Tengger Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,893 +1276,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳</w:t>
+        <w:t xml:space="preserve">contacts:Kang Jianfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967597 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967597 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周增光,  祁涛明 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Zengguang,  Qi Taoming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周增光  </w:t>
+        <w:t xml:space="preserve">author:Zhou Zengguang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhou Zengguang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈大数据挖掘分析关键技术及应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变量速变智能发现及演变感知数据工程</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Permafrost Variable Rapid Change Intelligent Discovery and Evolution Perception Data Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周增光,祁涛明. 腾格里沙漠流动沙丘速变检测数据集（2010年-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7027.2025.</w:t>
+        <w:t xml:space="preserve">Zhou Zengguang, Qi Taoming. Rapid change detection data set of mobile dunes in Tengger Desert (2010-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7027.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>