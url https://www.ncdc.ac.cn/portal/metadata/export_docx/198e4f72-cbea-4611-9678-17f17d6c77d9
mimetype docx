--- v0 (2026-05-04)
+++ v1 (2026-08-02)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of the integrated environmental observation system of the base camp in hulugou basin of the upper reaches of the Heihe River in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年黑河上游站葫芦沟流域大本营综合环境观测系统数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3271.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of the integrated environmental observation system of the base camp in hulugou basin of the upper reaches of the Heihe River in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1172</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3271.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1172</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is daily scale data from January 1, 2014 to December 31, 2014. Including temperature 1.5m, humidity 1.5m, temperature 2.5m, Humidity 2.5m, soil moisture 0cm, precipitation, wind speed 1.5m, wind speed 2.5m, wind direction 1.5m, geothermal flux 5cm, total radiation, surface temperature, ground temperature 20cm, ground temperature 40cm, ground temperature 60cm, ground temperature 80cm, ground temperature 120cm, ground temperature 160cm, air pressure. "-" Is missing data caused by power failure. </w:t>
+        <w:t xml:space="preserve">此数据集为2014年1月1日—2014年12月31日日尺度数据。包括气温1.5m、湿度1.5m、气温2.5m、湿度2.5m、土壤水分0cm、降水量、风速1.5m、风速2.5m、风向1.5m、地热通量5cm、总辐射、地表温度、地温20cm、地温40cm、地温60cm、地温80cm、地温120cm、地温160cm、气压。"-"为断电造成的数据缺失。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument observation</w:t>
+        <w:t xml:space="preserve">仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic acquisition</w:t>
+        <w:t xml:space="preserve">自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data quality is high, the data is basically not missing, the data collected by each sensor is preliminarily verified, the results show that the operation of each sensor is good, the collected data is authentic, and further analysis can be made based on this data. </w:t>
+        <w:t xml:space="preserve">数据质量较高，数据基本没有缺失，对各个传感器采集的据进行了初步验证，结果显示各个传感器的运行状况良好，采集的数据真实可信，可以根据此数据做进一步的分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou station in the upper reaches of Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河上游站葫芦沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:903.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">903.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil Moisture, Air Pressure, Precipitation, Radiation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水分, 气压, 降水, 辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:QiLianXian,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连县,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Han Chun Tan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13919408816</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13919408816</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:hancht@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hancht@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAN Chuntan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAN Chuntan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAN Chuntan. Data set of the integrated environmental observation system of the base camp in hulugou basin of the upper reaches of the Heihe River in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1172.</w:t>
+        <w:t xml:space="preserve">韩春坛. 2014年黑河上游站葫芦沟流域大本营综合环境观测系统数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1172.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>