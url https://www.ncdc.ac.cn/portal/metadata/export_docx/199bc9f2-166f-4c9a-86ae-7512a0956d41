--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河上游防凌控制指标体系数据集（1960-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of ice control index system in the upper reaches of the Yellow River (1960-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of ice control index system in the upper reaches of the Yellow River (1960-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2379.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2379.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2379.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  防凌控制指标体系包括凌情发展指标、凌情稳定控制指标和凌情相应控制指标。凌情发展指标由水文站实测资料经统计分析得出；凌情稳定控制指标采用统计分析、经验公式推导、模型计算等方法，结合河道不同的边界条件提出河道适宜的封河流量、稳封期冰下过流、开河关键流量、适宜的槽蓄水增量等；根据以上分析并结合上游水库群及分凌区防凌调度方案、区间引退水等制定凌汛期全过程的凌情响应控制指标体系。</w:t>
+        <w:t xml:space="preserve">The ice prevention control index system includes ice development index, ice stability control index and ice corresponding control index. The development index of ice jam is obtained from the measured data of hydrological station through statistical analysis; The flood stability control index adopts statistical analysis, empirical formula derivation, model calculation and other methods, combined with the different boundary conditions of the river, puts forward the appropriate river closure flow of the river, the under ice flow during the stable closure period, the key flow of the river opening, and the appropriate increment of tank storage; Based on the above analysis and in combination with the upstream reservoir group and the anti ice regulation scheme in the sub ice area, the ice jam response control index system for the whole process of the ice jam period is formulated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据全部为水文站及水库实际观测资料经分析计算后的数据，包括封河时间、流凌及开河时间，水文站日均流量，实际发生冰塞冰坝的年份及灾情，水库防凌调度规则等。水文站及水库资料严格按照国家水文站观测规范要求进行观测，源数据主要来源于每年刊印的水文年鉴，购买自黄河水利委员会水文局，以及每年由黄河水利委员会正式刊印的凌汛总结。</w:t>
+        <w:t xml:space="preserve">  The data of this data set are all the data of the actual observation data of the hydrological station and the reservoir after analysis and calculation, including the river closure time, ice flow and river opening time, the daily average flow of the hydrological station, the year when the ice jam ice dam actually occurred and the disaster situation, the regulation rules of the reservoir ice prevention, etc. The hydrological station and reservoir data are observed in strict accordance with the requirements of the national hydrological station observation specifications. The source data are mainly from the hydrological Yearbook published every year, purchased from the Hydrological Bureau of the Yellow River Water Conservancy Commission, and the ice flood summary officially published by the Yellow River Water Conservancy Commission every year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  凌情发展指标由水文站实测资料经统计分析得出；凌情稳定控制指标采用统计分析、经验公式推导、模型计算等方法，结合河道不同的边界条件提出河道适宜的封河流量、稳封期冰下过流、开河关键流量、适宜的槽蓄水增量等；根据以上分析并结合上游水库群及分凌区防凌调度方案、区间引退水等制定凌汛期全过程的凌情响应控制指标体系。</w:t>
+        <w:t xml:space="preserve"> The development index of ice jam is obtained from the measured data of hydrological station through statistical analysis; The flood stability control index adopts statistical analysis, empirical formula derivation, model calculation and other methods, combined with the different boundary conditions of the river, puts forward the appropriate river closure flow of the river, the under ice flow during the stable closure period, the key flow of the river opening, and the appropriate increment of tank storage; Based on the above analysis and in combination with the upstream reservoir group and the anti ice regulation scheme in the sub ice area, the ice jam response control index system for the whole process of the ice jam period is formulated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基础资料为水文站及水库专业人员测量，经校核整编后正式刊印，防凌控制指标体系分析是专业科研人员分析计算并经校审、审核后采用。</w:t>
+        <w:t xml:space="preserve">  The basic data are measured by professionals of hydrological stations and reservoirs, which are officially published after verification and compilation. The analysis of ice jam control index system is analyzed and calculated by professional scientific researchers and adopted after verification and review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1960/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宁蒙河段 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ningmeng reach </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">990.0m-</w:t>
+        <w:t xml:space="preserve">altitude:990.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1090.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:43.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">封河流量, 开河流量, 稳封期流量</w:t>
+        <w:t xml:space="preserve">Theme:River closure flow, river opening flow, flow during stable closure period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960 2018</w:t>
+        <w:t xml:space="preserve">Time:1960 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁蒙河段 </w:t>
+        <w:t xml:space="preserve">Place:Ningmeng reach </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鲁俊,  仝海杰,  马莅茗,  慕红伟 </w:t>
+        <w:t xml:space="preserve">contributors:LU Jun,  tong haijie,  ma weiming,  mu hongwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">仝海杰  </w:t>
+        <w:t xml:space="preserve">author:tong haijie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:tong haijie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鲁俊,仝海杰,马莅茗,慕红伟. 黄河上游防凌控制指标体系数据集（1960-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2379.2022.</w:t>
+        <w:t xml:space="preserve">LU Jun, tong haijie, ma weiming, mu hongwei. Data set of ice control index system in the upper reaches of the Yellow River (1960-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2379.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>