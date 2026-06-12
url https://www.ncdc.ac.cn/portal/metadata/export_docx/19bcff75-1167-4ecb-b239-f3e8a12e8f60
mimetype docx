--- v0 (2026-06-12)
+++ v1 (2026-06-12)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A global terrestrial evapotranspiration product based on three-temperature model from 2001 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于三温模型的全球陆地蒸散产品数据集（2001-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.o00014.00001</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A global terrestrial evapotranspiration product based on three-temperature model from 2001 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.o00014.00001</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.o00014.00001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.o00014.00001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accurately estimating global land evapotranspiration (ET) is crucial for a better understanding of the Earth's energy and water cycle. Although there are many existing global evapotranspiration products, recent studies have shown that there is still significant uncertainty in estimating evapotranspiration. In addition, with the increasing trend of extreme climate disasters such as droughts and heat waves, accurately estimating evapotranspiration under such extreme conditions remains a challenge. To overcome these challenges, we developed a global terrestrial evapotranspiration product using a 3-hour and 0.25 ° GLDAS dataset (i.e. net radiation, surface temperature, and air temperature) and a three temperature model (3T) (excluding resistance and parameter calibration). The results indicate that the evapotranspiration product obtained by the 3T model is highly consistent with the observed values of global conductivity towers and the water balance at the watershed scale. In addition, the global terrestrial evapotranspiration products based on 3T are comparable to other commonly used evapotranspiration products (i.e. MOD16, P-LSH, PML, GLEAM, GLDAS, and Fluxcom), but under extreme weather conditions, the 3T model performs better than GLDAS in cultivated land, with a root mean square error reduction of 9.0-20%. The proposed evapotranspiration product can provide periodic and large-scale information support for water cycle related research. The evapotranspiration products cover the period from 2001 to 2020 and will be provided on a daily and monthly scale, with a data format of. nc4. The file name for daily data is "3T_S_T_YYYY-MM", and the file name for monthly data is "3T_S_T_YYYY". YYYY "refers to the year, and" MM "refers to the month. For ocean areas and pixels without data, the numerical number (DN) is filled with -9999. To obtain the actual evapotranspiration value, DN should be multiplied by a scaling factor of 0.01. </w:t>
+        <w:t xml:space="preserve">  准确估算全球陆地蒸散量（ET）对于更好地了解地球的能量和水循环至关重要。虽然现有的全球蒸散发产品很多，但最近的研究表明，蒸散发估算仍存在很大的不确定性。此外，随着极端气候灾害（如干旱和热浪）呈上升趋势，在这种极端条件下准确估算蒸散发仍然是一项挑战。为了克服这些挑战，我们利用 3 小时和 0.25° GLDAS 数据集（即净辐射、地表温度和气温）和三温模型（3T）（不包括阻力和参数校准）开发了全球陆地蒸散发产品。结果表明，3T 模型得出的蒸散发乘积与全球导电率塔的观测值和流域尺度的水平衡非常吻合。此外，基于 3T 的全球陆地蒸散发产品与其他常用的蒸散发产品（即 MOD16、P-LSH、PML、GLEAM、GLDAS 和 Fluxcom）相当，但在极端天气条件下，3T 模型在耕地中的表现优于 GLDAS，均方根误差降低了 9.0-20%。拟议的蒸散发产品可为水循环相关研究提供周期性和大规模信息支持。   蒸散发产品涵盖 2001-2020 年，将以日和月尺度提供，数据格式为 .nc4。日数据的文件名为 “3T_ET_YYYY_MM”，月数据的文件名为 “3T_ET_YYYY”。“YYYY ”指年份，“MM ”指月份。对于海洋区域和无数据像素，数字编号 (DN) 用 -9999 填充。要获得实际蒸散发值，应将 DN 乘以比例因子 0.01。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The Rns, Rnl, Ta, and LST datasets are from GLDAS（ https://ldas.gsfc.nasa.gov/gldas/ The spatiotemporal scales are 0.25 degrees and 3 hours, respectively (GLDAS-NAH025_3H2.1).     The monthly NDVI dataset with a spatial resolution of 0.05 degrees is from MOD13C2 (version 6).</w:t>
+        <w:t xml:space="preserve">  Rns、Rnl、Ta 和 LST 数据集来自 GLDAS（https://ldas.gsfc.nasa.gov/gldas/ ，时空尺度分别为0.25度和 3 h（GLDAS_NOAH025_3H_2.1）。   空间分辨率为0.05度的月度 NDVI 数据集来自 MOD13C2（版本 6）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Model calculation.</w:t>
+        <w:t xml:space="preserve">  模型计算。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The resolution of this product is daily resolution and 0.25 degree resolution. In addition to cross validation with six commonly used global evapotranspiration products, a comprehensive evaluation of the product was conducted through direct assessment with FLUXNET EC tower data (daily and monthly scales) and watershed evapotranspiration data based on water balance (annual scale). The estimated evapotranspiration based on 3T mode is basically consistent with the above observation results. </w:t>
+        <w:t xml:space="preserve">  该产品的分辨率为日分辨率和 0.25度分辨率。除了与六种常用的全球蒸散发产品进行交叉验证外，还通过与 FLUXNET EC 塔数据（日和月尺度）和基于水平衡的集水区蒸散发数据（年尺度）进行直接评估，对该产品进行了全面评估。基于 3T 模式的蒸散发估算结果与上述观测结果基本吻合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land evapotranspiration, three temperature model, extreme weather</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆地蒸散量, 三温模型, 极端天气</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1533,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YU Leiyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余雷雨 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YU Leiyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余雷雨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YU Leiyu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">余雷雨</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YU Leiyu. A global terrestrial evapotranspiration product based on three-temperature model from 2001 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.o00014.00001.</w:t>
+        <w:t xml:space="preserve">余雷雨. 基于三温模型的全球陆地蒸散产品数据集（2001-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.o00014.00001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yu L, Qiu G Y, Yan C, Zhao W, Zou Z, Ding J, Qin L, Xiong Y. A global terrestrial evapotranspiration product based on the three-temperature model with fewer input parameters and no calibration requirement[J]. Earth Syst. Sci. Data, 2022-08-12, 14, (8): 3673-3693. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3673-2022.</w:t>
       </w:r>