--- v1 (2026-06-12)
+++ v2 (2026-09-10)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu L, Qiu G Y, Yan C, Zhao W, Zou Z, Ding J, Qin L, Xiong Y. A global terrestrial evapotranspiration product based on the three-temperature model with fewer input parameters and no calibration requirement[J]. Earth Syst. Sci. Data, 2022-08-12, 14, (8): 3673-3693. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3673-2022.</w:t>
+        <w:t xml:space="preserve">Yu L, Qiu GY, Yan C, Zhao W, Zou Z, Ding J, Qin L, Xiong Y. A global terrestrial evapotranspiration product based on the three-temperature model with fewer input parameters and no calibration requirement[J/OL]. Earth Syst. Sci. Data, 2022-08-12, 14(8): 3673-3693. DOI: 10.5194/essd-14-3673-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>