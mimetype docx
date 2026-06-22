--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木河流域沙漠沙地分布数据集(2000年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of Distribution Of Desert For The Qaidam River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of Distribution Of Desert For The Qaidam River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3822.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3822.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为柴达木河流域10万沙漠分布图，本数据以2000年TM影像为数据源，进行解译、提取、修编，利用遥感与地理信息系统技术结合1:10万比例尺成图要求，对沙漠、沙地和砾质戈壁进行专题制图。数据属性表：area（面积）、perimeter（周长）、ashm_(序列码）、class（沙漠编码）、ashm_id（沙漠编码）其中沙漠编码如下：流动沙地 2341010、半流动沙地 2341020、半固定沙地 2341030、戈壁 2342000、盐碱地 2343000。</w:t>
+        <w:t xml:space="preserve">The data is the distribution map of 100000 deserts in Qaidam River Basin. This data is based on the TM image of 2000, which is interpreted, extracted and edited. The special mapping of deserts, sandy land and Gravel Gobi is carried out by using remote sensing and GIS technology combined with the mapping requirements of 1:100000 scale. Data attribute table: Area (area), perimeter (perimeter), ash_ (sequence code), class (desert code), ash_id (desert code). The desert code is as follows: mobile sand 2341010, semi mobile sand 2341020, semi fixed sand 2341030, Gobi 2342000, salt alkali land 2343000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年TM影像为数据源</w:t>
+        <w:t xml:space="preserve">2000 TM images as data source</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">解译、提取、修编</w:t>
+        <w:t xml:space="preserve">Interpretation, extraction, editing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-None</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chaidamu River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">41.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:41.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙地, 沙漠</w:t>
+        <w:t xml:space="preserve">Theme:Sand, Disert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木河流域 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 柴达木河流域沙漠沙地分布数据集(2000年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.409.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Data of Distribution Of Desert For The Qaidam River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.409.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>