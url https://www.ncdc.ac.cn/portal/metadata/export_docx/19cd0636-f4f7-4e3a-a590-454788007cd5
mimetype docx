--- v1 (2026-06-22)
+++ v2 (2026-09-19)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of Distribution Of Desert For The Qaidam River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">柴达木河流域沙漠沙地分布数据集(2000年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3822.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of Distribution Of Desert For The Qaidam River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.409</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3822.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the distribution map of 100000 deserts in Qaidam River Basin. This data is based on the TM image of 2000, which is interpreted, extracted and edited. The special mapping of deserts, sandy land and Gravel Gobi is carried out by using remote sensing and GIS technology combined with the mapping requirements of 1:100000 scale. Data attribute table: Area (area), perimeter (perimeter), ash_ (sequence code), class (desert code), ash_id (desert code). The desert code is as follows: mobile sand 2341010, semi mobile sand 2341020, semi fixed sand 2341030, Gobi 2342000, salt alkali land 2343000. </w:t>
+        <w:t xml:space="preserve">数据为柴达木河流域10万沙漠分布图，本数据以2000年TM影像为数据源，进行解译、提取、修编，利用遥感与地理信息系统技术结合1:10万比例尺成图要求，对沙漠、沙地和砾质戈壁进行专题制图。数据属性表：area（面积）、perimeter（周长）、ashm_(序列码）、class（沙漠编码）、ashm_id（沙漠编码）其中沙漠编码如下：流动沙地 2341010、半流动沙地 2341020、半固定沙地 2341030、戈壁 2342000、盐碱地 2343000。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000 TM images as data source</w:t>
+        <w:t xml:space="preserve">2000年TM影像为数据源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interpretation, extraction, editing</w:t>
+        <w:t xml:space="preserve">解译、提取、修编</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Chaidamu River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:41.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sand, Disert</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙地, 沙漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qaidam River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,70 +1375,88 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 99.77</w:t>
+              <w:t xml:space="preserve"> 99.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Data of Distribution Of Desert For The Qaidam River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.409.</w:t>
+        <w:t xml:space="preserve">吴立宗. 柴达木河流域沙漠沙地分布数据集(2000年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.409.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>