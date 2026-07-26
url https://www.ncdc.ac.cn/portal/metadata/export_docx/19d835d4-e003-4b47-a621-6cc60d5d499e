--- v0 (2026-05-02)
+++ v1 (2026-07-26)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年天山科其喀尔冰川大本营10米气象塔观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3122.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3122.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1504</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2012年喀尔冰川大本营气象塔观测资料，坐标：N 41°42′，E 080°10′；海拔高度：3007 m；观测要素：2m、4m和10m的风速风向和温度相对湿度，高度为3.5m的净全辐射（包括入射及反射短波辐射和长波辐射），高度1.5m的气压，深度分别为0m、0.2m和0.4m的土壤热通量、深度分别为0m、0.2m、0.4m、0.6m、0.8m、1.0m、1.5m、2.0m的地温和深度分别为0.05m、0.2m、0.4m、0.6m、0.8m、1.0m、1.5m、2.0m的土壤含水量，各要素均为日平均值（辐射为日总量），量纲及单位标注于数据列中。</w:t>
+        <w:t xml:space="preserve">This is a dataset of observations from the weather tower at the base camp of the Kar Glacier in 2012, coordinates: N 41°42′, E 80°10′; altitude: 3007 m; observed elements: wind speed, wind direction and temperature relative humidity at 2m, 4m and 10m, net total radiation (including incident and reflected shortwave radiation and longwave radiation) at 3.5m height, barometric pressure at 1.5m height, depth 0m, 0.2m and 0.4m respectively, soil heat flux at 0m, 0.2m, 0.4m, 0.6m, 0.8m, 1.0m, 1.5m and 2.0m respectively, ground temperature and soil moisture content at 0.05m, 0.2m, 0.4m, 0.6m, 0.8m, 1.0m, 1.5m and 2.0m respectively, all elements are daily averages ( Radiation is the daily total), the scale and units are marked in the data column. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集、人工收集</w:t>
+        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Original data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆、天山、托木尔峰、科其喀尔冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang, Tianshan Mountains, Tomur Peak, and Keqikar Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">151.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:151.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 气象, 风速, 风向, 温度相对湿度, 气压, 土壤热通量, 地温, 土壤含水量</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, meteorology, wind speed, wind direction, temperature, relative humidity, air pressure, soil heat flux, ground temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山站,  科其喀尔冰川,  托木尔峰 </w:t>
+        <w:t xml:space="preserve">Place:Tianshan,  keqihar glacier,  Tuomuer peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东</w:t>
+        <w:t xml:space="preserve">contacts:Han Hai Dong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967077</w:t>
+        <w:t xml:space="preserve">phone:0931-4967077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hhd@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:hhd@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东 </w:t>
+        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东  </w:t>
+        <w:t xml:space="preserve">author:HanHaidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HanHaidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩海东. 2012年天山科其喀尔冰川大本营10米气象塔观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1504.</w:t>
+        <w:t xml:space="preserve">HanHaidong. Observation data from the 10-metre meteorological tower at the base camp of the Tian Shan Kotchkal Glacier in 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1504.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>