--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FAPAR ground observation data set of Heihe River Basin in 2011 and 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011 2012年黑河流域FAPAR地面观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3268.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">FAPAR ground observation data set of Heihe River Basin in 2011 and 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1564</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3268.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1564</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes fAPAR and Lai data collected in 2011 and 2012. The acquisition devices are SunScan and LAI-2000. Among them, fAPAR was measured 4 times to obtain the spread value. The sampling points were located in Zhangye agricultural demonstration base on July 30, 2011, beside National Highway 312 in Ejin Banner on August 4, 2011, sandaoqiao in Ejin Banner on August 5 and Jiuquan Satellite Launch Center on August 6. In 2012, the sampling sites were collected from July 4 to July 15 in the surrounding areas of Zhangye, including aruo, Linze, Jiulongjiang forest farm, Dayekou, Wuxing village, etc. </w:t>
+        <w:t xml:space="preserve">此数据包含2011和2012年采集的地面样点FAPAR和LAI数据。采集设备为为SunScane和LAI-2000。其中，FAPAR测量4次spread值求得。采集样点位置分别为2011年7月30日张掖农业示范基地；8月4日额济纳旗312国道旁；8月5日额济纳旗三道桥和8月6日酒泉卫星发射中心。2012年采集样点位置分别为7月4日至7月15日在张掖周边，包括阿柔、临泽、九龙江林场、大野口、五星村等地点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FAPAR was measured 4 times to get the spread value. The sampling points are located in Zhangye agricultural demonstration base on July 30, 2011, next to national highway 312 in Ejina banner on August 4, sandaoqiao in Ejina banner on August 5 and Jiuquan Satellite Launch Center on August 6, 2011. Around Zhangye from July 4 to July 15, 2012.</w:t>
+        <w:t xml:space="preserve">FAPAR测量4次spread值求得。采集样点位置分别为2011年 7月30日张掖农业示范基地；8月4日额济纳旗312国道旁；8月5日额济纳旗三道桥和8月6日酒泉卫星发射中心。2012年7月4日至7月15日的在张掖周边。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The acquisition equipment is SunScan and LAI-2000.</w:t>
+        <w:t xml:space="preserve">采集设备为为SunScane和LAI-2000。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/07/30-2011/08/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/07/30-2011/08/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:45.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:LAI-2000, Vegetation, Spread Value, LAI, FAPAR, SunScane</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAI-2000, 植被, spread值, LAI, FAPAR, SunScane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhangye Agricultural Demonstration Base,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张掖农业示范基地,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Fan Wenjie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">范闻捷 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Fan Wenjie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">范闻捷  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Fan Wenjie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">范闻捷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fan Wenjie. FAPAR ground observation data set of Heihe River Basin in 2011 and 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1564.</w:t>
+        <w:t xml:space="preserve">范闻捷. 2011 2012年黑河流域FAPAR地面观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1564.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>