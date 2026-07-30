--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistics of Industrial Production in Gansu Province (2012-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省工业生产统计数据（2012-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3992.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistics of Industrial Production in Gansu Province (2012-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3992.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3992.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3992.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset Name: Gansu Province Industrial Production Statistics Data (2012-2021). xlsx. Note: Due to the inability to download data from 2014, it was not collected. The dataset mainly includes industrial production statistical data from various counties in Gansu Province from 2012 to 2021. Mainly includes the following Excel spreadsheets: 1. The number of industrial enterprises above designated size in each district and county of Gansu Province. xlsx. Internal indicators: Industrial enterprises above designated size. 2. Situation of construction enterprises in various districts and counties of Gansu Province. xlsx. Internal indicators: number of units, number of employees, total value of construction industry. Detailed data is recorded in an Excel spreadsheet. </w:t>
+        <w:t xml:space="preserve">  数据集命名：甘肃省工业生产统计数据（2012-2021年）.xlsx。注：因2014年数据无法下载，未收集入内。   数据集主要收录了2012-2021年甘肃省各县域的工业生产统计数据。主要包括以下几个Excel表格：   1.甘肃省各区县规模以上工业企业个数.xlsx。内含指标：规模以上工业企业。   2.甘肃省各区县建筑业企业情况.xlsx。内含指标：单位数、从业人员、建筑业总值。   详细数据记录在Excel表格中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data in this dataset is sourced from:     Statistical Yearbook of Gansu Province from 2012 to 2021     China County Statistical Yearbook 2012-2021</w:t>
+        <w:t xml:space="preserve">  本数据集数据来源于：   《2012-2021年甘肃省统计年鉴》   《2012-2021年中国县域统计年鉴》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Manually collect, organize, and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:54.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Industrial enterprises above designated size, construction industry, various districts and counties in Gansu Province</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">规模以上工业企业, 建筑业, 甘肃省各区县</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistics of Industrial Production in Gansu Province (2012-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3992.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省工业生产统计数据（2012-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3992.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>