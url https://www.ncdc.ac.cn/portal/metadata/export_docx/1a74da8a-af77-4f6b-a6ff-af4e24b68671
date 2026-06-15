--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津市聚甲基丙烯酸二甲氨基乙酯纳滤膜研制数据集（2020-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0008.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0008.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用聚甲基丙烯酸二甲氨基乙酯（PDM）为分离层材质， 1, 3, 5-三（溴甲基）苯（ TBB）为交联剂，聚醚砜（PES）超滤膜为基膜，快速制备PDM/PES纳滤膜，考察制膜条件（包括 PDM浓度、涂层时间、交联剂浓度、交联时间）对膜渗透性能的影响。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验数据。</w:t>
+        <w:t xml:space="preserve">  Experimental data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  制膜材料PDM为实验室自制，PES超滤膜（截留分子量为50kDa）购自中科瑞阳膜技术公司。采用实验室自制纳滤膜评价设备，膜池为不锈钢材质，有效膜面积为19.6 cm2。配置浓度为1000 mg/L的MgSO4水溶液为原料液，操作温度25℃，0.9 MPa下预压2 h，在0.8 MPa下进行过滤测试。   记录一定时间内渗透液的体积，并根据式（1）计算膜水通量：J=V/(S×t) （1）式中，J表示水通量，单位L/(m2h)；V表示渗透液体积，单位L；S表示膜的有效过滤面积，单位为m2；t表示水通量测试时间，单位h。对无机盐的截留率按照式（2）计算：R=(c_f-c_p)/c_f ×100 （2）式中：R表示盐截留率，单位为%，Cf表示进料液电导率，Cp表示透过液电导率。</w:t>
+        <w:t xml:space="preserve"> The membrane material PDM is self-made in the laboratory, and the PES ultrafiltration membrane (with a retained molecular weight of 50kDa) is purchased from zhongkerui Yang Membrane Technology Co., Ltd. The self-made nanofiltration membrane evaluation equipment in the laboratory is adopted. The membrane tank is made of stainless steel and the effective membrane area is 19.6 cm2. MgSO4 aqueous solution with a concentration of 1000 mg / l was prepared as the feed solution, the operating temperature was 25 ℃, preloaded at 0.9 MPa for 2 h, and the filtration test was carried out at 0.8 MPa.   Record the volume of permeate in a certain time, and calculate the membrane water flux according to formula (1): J = V / (s) × t) (1) where, J represents water flux, unit: L / (m2h); V is the volume of permeate, in L; S is the effective filtration area of the membrane, in m2; T is the water flux test time, in H. The rejection rate of inorganic salt is calculated according to formula (2): r = (c_f-c_p) / C_ f × 100 (2), where R is the salt rejection rate, in%, CF is the feed liquid conductivity, and CP is the permeate liquid conductivity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程：将自制复合膜采用纳滤评价装置测量渗透液体积和电导率，计算获得通量和盐截留率。   (2)方法和标准规范：每个实验条件均进行3次平行实验。   (3)结果：PDM纳滤膜可快速制备，并有较好的脱盐性能。</w:t>
+        <w:t xml:space="preserve"> (1) Data production process: the self-made composite membrane was used to measure the permeate volume and conductivity by nanofiltration evaluation device, and the flux and salt rejection were calculated.   (2) Methods and standard specifications: three parallel experiments were conducted under each experimental condition.  (3) Results: PDM nanofiltration membrane could be prepared quickly and had good desalination performance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2021/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2021/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">81.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:81.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">季胺化反应, 纳滤膜</w:t>
+        <w:t xml:space="preserve">Theme:Quaternary amination, nanofiltration membrane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">Place:Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津市聚甲基丙烯酸二甲氨基乙酯纳滤膜研制数据集（2020-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.6.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>