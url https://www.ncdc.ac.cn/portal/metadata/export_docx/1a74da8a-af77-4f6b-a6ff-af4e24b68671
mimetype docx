--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天津市聚甲基丙烯酸二甲氨基乙酯纳滤膜研制数据集（2020-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0008.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.6</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0008.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  采用聚甲基丙烯酸二甲氨基乙酯（PDM）为分离层材质， 1, 3, 5-三（溴甲基）苯（ TBB）为交联剂，聚醚砜（PES）超滤膜为基膜，快速制备PDM/PES纳滤膜，考察制膜条件（包括 PDM浓度、涂层时间、交联剂浓度、交联时间）对膜渗透性能的影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Experimental data.</w:t>
+        <w:t xml:space="preserve">  实验数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The membrane material PDM is self-made in the laboratory, and the PES ultrafiltration membrane (with a retained molecular weight of 50kDa) is purchased from zhongkerui Yang Membrane Technology Co., Ltd. The self-made nanofiltration membrane evaluation equipment in the laboratory is adopted. The membrane tank is made of stainless steel and the effective membrane area is 19.6 cm2. MgSO4 aqueous solution with a concentration of 1000 mg / l was prepared as the feed solution, the operating temperature was 25 ℃, preloaded at 0.9 MPa for 2 h, and the filtration test was carried out at 0.8 MPa.   Record the volume of permeate in a certain time, and calculate the membrane water flux according to formula (1): J = V / (s) × t) (1) where, J represents water flux, unit: L / (m2h); V is the volume of permeate, in L; S is the effective filtration area of the membrane, in m2; T is the water flux test time, in H. The rejection rate of inorganic salt is calculated according to formula (2): r = (c_f-c_p) / C_ f × 100 (2), where R is the salt rejection rate, in%, CF is the feed liquid conductivity, and CP is the permeate liquid conductivity.</w:t>
+        <w:t xml:space="preserve">  制膜材料PDM为实验室自制，PES超滤膜（截留分子量为50kDa）购自中科瑞阳膜技术公司。采用实验室自制纳滤膜评价设备，膜池为不锈钢材质，有效膜面积为19.6 cm2。配置浓度为1000 mg/L的MgSO4水溶液为原料液，操作温度25℃，0.9 MPa下预压2 h，在0.8 MPa下进行过滤测试。   记录一定时间内渗透液的体积，并根据式（1）计算膜水通量：J=V/(S×t) （1）式中，J表示水通量，单位L/(m2h)；V表示渗透液体积，单位L；S表示膜的有效过滤面积，单位为m2；t表示水通量测试时间，单位h。对无机盐的截留率按照式（2）计算：R=(c_f-c_p)/c_f ×100 （2）式中：R表示盐截留率，单位为%，Cf表示进料液电导率，Cp表示透过液电导率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Data production process: the self-made composite membrane was used to measure the permeate volume and conductivity by nanofiltration evaluation device, and the flux and salt rejection were calculated.   (2) Methods and standard specifications: three parallel experiments were conducted under each experimental condition.  (3) Results: PDM nanofiltration membrane could be prepared quickly and had good desalination performance. </w:t>
+        <w:t xml:space="preserve">  (1)数据生产过程：将自制复合膜采用纳滤评价装置测量渗透液体积和电导率，计算获得通量和盐截留率。   (2)方法和标准规范：每个实验条件均进行3次平行实验。   (3)结果：PDM纳滤膜可快速制备，并有较好的脱盐性能。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2021/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2021/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tianjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:81.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Quaternary amination, nanofiltration membrane</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季胺化反应, 纳滤膜</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Runhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0114200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Runhong. Tianjin dimethylaminoethyl methacrylate nanofiltration membrane development data set (2020-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.6.</w:t>
+        <w:t xml:space="preserve">杜润红. 天津市聚甲基丙烯酸二甲氨基乙酯纳滤膜研制数据集（2020-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>