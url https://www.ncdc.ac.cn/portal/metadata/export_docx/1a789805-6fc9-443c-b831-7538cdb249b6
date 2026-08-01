--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,890 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年白银区行政边界数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Baiyin District Administrative Boundary Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Baiyin District Administrative Boundary Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7180.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7180.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7180.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于中国标准地图(审图号GS(2024)0650号)，通过属性查询对甘肃省白银区行政边界范围进行了裁剪得到白银区行政边界数据。该数据可应用于旅游规划和学术研究等。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据来自于中国标准地图（审图号GS(2024)0650号）。</w:t>
+        <w:t xml:space="preserve"> This data is from the Chinese Standard Map (Approval Number GS (2024) 0650).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  加载标准地图Shapefile矢量文件；通过属性查询选取甘肃省白银市白银区及其下级行政单元对应的多边形要素；导出选中要素提取白银区行政范围边界；检查并确保边界拓扑完整、无自相交，最终导出为独立的Shapefile格式要素类文件。</w:t>
+        <w:t xml:space="preserve"> Load the standard map Shapefile vector file; Select polygon elements corresponding to Baiyin District and its subordinate administrative units in Baiyin City, Gansu Province through attribute queries; Export selected elements to extract the administrative boundary of Baiyin District; Check and ensure that the boundary topology is complete and free of self intersection, and ultimately export it as an independent Shapefile format feature class file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  行政边界数据来源于中国标准地图（审图号：GS(2024)0650号）的Shapefile矢量文件，经裁剪提取得到白银区行政边界。该标准地图由自然资源部审核发布，符合国家地图编制规范，具有较高的几何精度、现势性和权威性，边界线划准确可靠。裁剪过程未改变原始边界几何形态，仅限定至白银区行政范围，确保数据完整性和一致性。</w:t>
+        <w:t xml:space="preserve"> The administrative boundary data is sourced from the Shapefile vector file of China Standard Map (Approval Number: GS (2024) 0650), which was cropped and extracted to obtain the administrative boundary of Baiyin District. This standard map is reviewed and released by the Ministry of Natural Resources, in compliance with national mapping standards, and has high geometric accuracy, timeliness, and authority. The boundary lines are accurately and reliably drawn. The cutting process did not change the original boundary geometry, but was limited to the administrative area of Baiyin District to ensure data integrity and consistency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/20-2024/01/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/20-2024/01/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省白银市白银区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Baiyin District, Baiyin City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">119.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:119.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -898,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">旅游资源, 白银区, 行政边界</w:t>
+        <w:t xml:space="preserve">Theme:Tourism resources, Baiyin District, administrative boundaries</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省白银市白银区 </w:t>
+        <w:t xml:space="preserve">Place:Baiyin District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁建荣,  牛瑞雪 </w:t>
+        <w:t xml:space="preserve">contributors:Qi Jianrong,  Niu Ruixue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛瑞雪  </w:t>
+        <w:t xml:space="preserve">author:Niu Ruixue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Niu Ruixue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:24JRRA953</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">"双碳"愿景下旅游景区零碳路径研究—以甘肃5A级景区为例</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Zero-Carbon Pathways for Tourist Attractions Under Dual-Carbon Goals—Case Study of 5A Scenic Spots in Gansu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁建荣,牛瑞雪. 2024年白银区行政边界数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7180.2026.</w:t>
+        <w:t xml:space="preserve">Qi Jianrong, Niu Ruixue. 2024 Baiyin District Administrative Boundary Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7180.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>