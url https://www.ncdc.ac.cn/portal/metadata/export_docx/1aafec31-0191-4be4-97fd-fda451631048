--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高质量再处理 MODIS 叶面积指数数据集 (HiQ-LAI)（2000-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.8296768</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8296768</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6466.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  叶面积指数（LAI）是表征植被冠层结构和能量吸收能力的重要参数。中分辨率成像分光仪（MODIS）的叶面积指数因其明确的理论基础、大量的历史时间序列、广泛的验证结果和开放的可访问性，在里程碑式的研究中发挥了重要作用。然而，MODIS LAI 的检索是针对每个像素和特定日期独立计算的，导致时间序列的噪声水平较高，限制了其在光学遥感领域的应用。对 MODIS LAI 的再处理主要依靠时间信息来获得更平滑的 LAI 剖面，而很少利用空间信息，因此很容易忽略真正的 LAI 异常。针对这些问题，我们设计了时空信息合成算法（STICA），用于 MODIS LAI 产品的再处理。该方法综合了像素质量信息、时空相关性和原始检索等多个维度的信息，从而实现了对现有 MODIS LAI 产品的 "再处理 "和 "数据增值"，最终开发出高质量 LAI（HiQ-LAI）数据集。与地面测量结果相比，HiQ-LAI 的性能优于原始 MODIS 产品，均方根误差（RMSE）或偏差分别从 0.87 或 -0.17 降至 0.78 或 -0.06。这是因为 HiQ-LAI 在捕捉植被物候的季节性和减少异常时间序列波动方面有所改进。代表时间稳定性的时间序列稳定性（TSS）指数表明，全球具有平滑 LAI 时间序列的区域从 31.8%（MODIS）扩大到 78.8%（HiQ），这一改进在光学遥感通常无法实现良好性能的赤道地区更为明显。我们发现，从空间和时间角度来看，HiQ-LAI 与原始 MODIS LAI 相比，都具有更好的连续性和一致性。我们预计，在谷歌地球引擎（GEE）平台上使用 STICA 程序生成的全球 HiQ-LAI 时间序列将大大增强对各种全球 LAI 时间序列应用的支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高质量叶面积指数（HiQ-LAI）是通过时空信息合成算法（STICA）对 MODIS LAI C6.1 产品进行再处理后得出的。该方法综合了多个维度的信息，包括像素质量信息、时空相关性和原始观测数据，以改进质量较差的 MODIS LAI 原始数据。</w:t>
+        <w:t xml:space="preserve">  The High-Quality Leaf Area Index (HiQ-LAI) is derived from reprocessed MODIS LAI C6.1 product by SpatioTemporal Information Compositing Algorithm (STICA). This method integrates information from multiple dimensions, including pixel quality information, spatiotemporal correlation, and original observations, to improve the raw MODIS LAI retrievals with poor quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  我们提出了一种时空信息构成算法（STICA），旨在减少噪声波动，提高 MODIS LAI 产品的整体质量。该算法直接将先验时空相关信息和多重质量评估（MQA）信息纳入现有的 MODIS LAI 产品中。详细的算法过程可参见 Wang 等人发表的文章（2023 年）。该算法包括四个主要步骤：多重质量评估、采用空间相关信息、采用时间相关信息和多重信息合成。</w:t>
+        <w:t xml:space="preserve">  We proposed a spatiotemporal information composition algorithm (STICA) aimed at reducing noise fluctuations and improving the overall quality of the MODIS LAI product. This algorithm directly incorporates the prior spatiotemporal correlation information and multiple quality assessment (MQA) information into the existing MODIS LAI product. The detailed algorithmic process can be found in the article published by Wang et al. (2023). The algorithm consists of four main steps: multiple quality assessment, employing spatial correlation information, employing temporal correlation information, and multiple information compositing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">35.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:35.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">叶面积指数, 中分辨率成像光谱仪 （MODIS）, 时空信息合成算法（STICA）, 高质量LAI（HiQ-LAI）数据集</w:t>
+        <w:t xml:space="preserve">Theme:Leaf area index, medium resolution imaging spectrometer (MODIS), spatiotemporal information synthesis algorithm (STICA), high-quality LAI (HiQ-LAI) dataset</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">闫凯 </w:t>
+        <w:t xml:space="preserve">contributors:YAN Kai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">闫凯  </w:t>
+        <w:t xml:space="preserve">author:YAN Kai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YAN Kai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42192580</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">地表异常遥感探测与即时诊断方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">闫凯. 高质量再处理 MODIS 叶面积指数数据集 (HiQ-LAI)（2000-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6466.2024.</w:t>
+        <w:t xml:space="preserve">YAN Kai. A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6466.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yan K, Wang J, Peng R, Yang K, Chen X, Yin G, Dong J, Weiss M, Pu J, Myneni R B. HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022[J]. Earth System Science Data, 2024, 16, (3): 1601-1622. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-1601-2024.</w:t>
       </w:r>