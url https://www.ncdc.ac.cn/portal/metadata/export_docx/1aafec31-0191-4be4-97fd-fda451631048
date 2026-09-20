--- v1 (2026-06-20)
+++ v2 (2026-09-20)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">高质量再处理 MODIS 叶面积指数数据集 (HiQ-LAI)（2000-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8296768</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6466.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8296768</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6466.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  叶面积指数（LAI）是表征植被冠层结构和能量吸收能力的重要参数。中分辨率成像分光仪（MODIS）的叶面积指数因其明确的理论基础、大量的历史时间序列、广泛的验证结果和开放的可访问性，在里程碑式的研究中发挥了重要作用。然而，MODIS LAI 的检索是针对每个像素和特定日期独立计算的，导致时间序列的噪声水平较高，限制了其在光学遥感领域的应用。对 MODIS LAI 的再处理主要依靠时间信息来获得更平滑的 LAI 剖面，而很少利用空间信息，因此很容易忽略真正的 LAI 异常。针对这些问题，我们设计了时空信息合成算法（STICA），用于 MODIS LAI 产品的再处理。该方法综合了像素质量信息、时空相关性和原始检索等多个维度的信息，从而实现了对现有 MODIS LAI 产品的 "再处理 "和 "数据增值"，最终开发出高质量 LAI（HiQ-LAI）数据集。与地面测量结果相比，HiQ-LAI 的性能优于原始 MODIS 产品，均方根误差（RMSE）或偏差分别从 0.87 或 -0.17 降至 0.78 或 -0.06。这是因为 HiQ-LAI 在捕捉植被物候的季节性和减少异常时间序列波动方面有所改进。代表时间稳定性的时间序列稳定性（TSS）指数表明，全球具有平滑 LAI 时间序列的区域从 31.8%（MODIS）扩大到 78.8%（HiQ），这一改进在光学遥感通常无法实现良好性能的赤道地区更为明显。我们发现，从空间和时间角度来看，HiQ-LAI 与原始 MODIS LAI 相比，都具有更好的连续性和一致性。我们预计，在谷歌地球引擎（GEE）平台上使用 STICA 程序生成的全球 HiQ-LAI 时间序列将大大增强对各种全球 LAI 时间序列应用的支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The High-Quality Leaf Area Index (HiQ-LAI) is derived from reprocessed MODIS LAI C6.1 product by SpatioTemporal Information Compositing Algorithm (STICA). This method integrates information from multiple dimensions, including pixel quality information, spatiotemporal correlation, and original observations, to improve the raw MODIS LAI retrievals with poor quality.</w:t>
+        <w:t xml:space="preserve">  高质量叶面积指数（HiQ-LAI）是通过时空信息合成算法（STICA）对 MODIS LAI C6.1 产品进行再处理后得出的。该方法综合了多个维度的信息，包括像素质量信息、时空相关性和原始观测数据，以改进质量较差的 MODIS LAI 原始数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  We proposed a spatiotemporal information composition algorithm (STICA) aimed at reducing noise fluctuations and improving the overall quality of the MODIS LAI product. This algorithm directly incorporates the prior spatiotemporal correlation information and multiple quality assessment (MQA) information into the existing MODIS LAI product. The detailed algorithmic process can be found in the article published by Wang et al. (2023). The algorithm consists of four main steps: multiple quality assessment, employing spatial correlation information, employing temporal correlation information, and multiple information compositing.</w:t>
+        <w:t xml:space="preserve">  我们提出了一种时空信息构成算法（STICA），旨在减少噪声波动，提高 MODIS LAI 产品的整体质量。该算法直接将先验时空相关信息和多重质量评估（MQA）信息纳入现有的 MODIS LAI 产品中。详细的算法过程可参见 Wang 等人发表的文章（2023 年）。该算法包括四个主要步骤：多重质量评估、采用空间相关信息、采用时间相关信息和多重信息合成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:35.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Leaf area index, medium resolution imaging spectrometer (MODIS), spatiotemporal information synthesis algorithm (STICA), high-quality LAI (HiQ-LAI) dataset</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶面积指数, 中分辨率成像光谱仪 （MODIS）, 时空信息合成算法（STICA）, 高质量LAI（HiQ-LAI）数据集</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,636 +1533,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YAN Kai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闫凯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YAN Kai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闫凯  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YAN Kai </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闫凯</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42192580</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42192580</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表异常遥感探测与即时诊断方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YAN Kai. A High-Quality Reprocessed MODIS Leaf Area Index Dataset (HiQ-LAI)(2000-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6466.2024.</w:t>
+        <w:t xml:space="preserve">闫凯. 高质量再处理 MODIS 叶面积指数数据集 (HiQ-LAI)（2000-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6466.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yan K, Wang J, Peng R, Yang K, Chen X, Yin G, Dong J, Weiss M, Pu J, Myneni R B. HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022[J]. Earth System Science Data, 2024, 16, (3): 1601-1622. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-1601-2024.</w:t>
+        <w:t xml:space="preserve">Yan K, Wang J, Peng R, Yang K, Chen X, Yin G, Dong J, Weiss M, Pu J, Myneni RB. HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022[J/OL]. Earth System Science Data, 2024, 16(3): 1601-1622. DOI: 10.5194/essd-16-1601-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>