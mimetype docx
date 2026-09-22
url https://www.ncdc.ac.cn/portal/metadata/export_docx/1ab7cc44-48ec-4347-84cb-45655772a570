--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in Linze grassland intensive observation area (July 11, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区Envisat ASAR地面同步观测数据集（2008年7月11日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1892.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in Linze grassland intensive observation area (July 11, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1829</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1892.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1829</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 11, 2008, the ground synchronous observation of ENVISAT ASAR data was carried out in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:26bjt. The main observation variable is soil moisture. This data can provide a basic ground data set for the development and verification of active microwave remote sensing algorithm for retrieving soil moisture and soil salt. Observed at 120m × 120m，6Grid × Unfold in 6grid quadrat. Sample a, sample B and sample C in the intensive observation area of Linze grassland are sampled with a ring knife and dried to obtain weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and soil surface temperature were obtained by hand-held infrared thermometer. Pogo portable soil sensors are used for sample D and sample e to obtain soil temperature, soil moisture, loss tangent, soil conductivity, real and imaginary parts of soil complex dielectric; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and soil surface temperature were obtained by hand-held infrared thermometer. This data set consists of Excel tables of soil moisture data measured by 5 quadrats. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects. </w:t>
+        <w:t xml:space="preserve">  2008年7月11日，在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地）、样方D（苜蓿地）和样方E（大麦地）开展了Envisat ASAR数据的地面同步观测。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:26BJT。主要观测变量为土壤水分。本数据可为发展和验证主动微波遥感反演土壤水分和土壤盐分算法提供基本的地面数据集。   观测在120m×120m，6Grid×6Grid样方内展开。临泽草地加密观测区样方A、样方B和样方C采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和土壤表面温度。样方D和样方E采用POGO便携式土壤传感器获得土壤温度、土壤水分、损耗正切、土壤电导率、土壤复介电实部及虚部；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和土壤表面温度。    本数据集包括5个样方测量的土壤水分数据Excel表格。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On July 11, 2008, the ground synchronous observation of ENVISAT ASAR data was carried out in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland.</w:t>
+        <w:t xml:space="preserve">  2008年7月11日，在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地）、样方D（苜蓿地）和样方E（大麦地）开展了Envisat ASAR数据的地面同步观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sample a, sample B and sample C in the intensive observation area of Linze grassland are sampled with a ring knife and dried to obtain weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and soil surface temperature were obtained by hand-held infrared thermometer. Pogo portable soil sensors are used for sample D and sample e to obtain soil temperature, soil moisture, loss tangent, soil conductivity, real and imaginary parts of soil complex dielectric; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and soil surface temperature were obtained by hand-held infrared thermometer.</w:t>
+        <w:t xml:space="preserve">  临泽草地加密观测区样方A、样方B和样方C采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和土壤表面温度。样方D和样方E采用POGO便携式土壤传感器获得土壤温度、土壤水分、损耗正切、土壤电导率、土壤复介电实部及虚部；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和土壤表面温度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/11-2008/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/11-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:393.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">393.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:aerospace remote sensing, soil, microwave remote sensing, vegetation, surface radiation characteristics, airborne ground remote sensing, soil humidity, ground verification information, ASAR, soil temperature, needle thermometer, pogo portable soil moisture sensor, ground synchronous observation, surface radiation temperature, handheld infrared thermometer, canopy radiation temperature, ring knife, soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 土壤, 微波遥感, 植被, 地表辐射特性, 机载地面遥感, 土壤湿度, 地面验证信息, ASAR, 土壤温度, 针式温度计, POGO便携式土壤水分传感器, 地面同步观测, 地表辐射温度, 手持式红外温度计, 冠层辐射温度, 环刀, 土壤水分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  hydrological experimental area of arid area in the middle reaches,  Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui,  GAI Chunmei,  HuXiaoli,  HuangChunling,  Liu chao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐,  盖春梅,  胡晓利,  黄春林,  刘超 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui, GAI Chunmei, HuXiaoli, HuangChunling, Liu chao. Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in Linze grassland intensive observation area (July 11, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1829.</w:t>
+        <w:t xml:space="preserve">晋锐,盖春梅,胡晓利,黄春林,刘超. 黑河综合遥感联合试验：临泽草地加密观测区Envisat ASAR地面同步观测数据集（2008年7月11日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1829.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>