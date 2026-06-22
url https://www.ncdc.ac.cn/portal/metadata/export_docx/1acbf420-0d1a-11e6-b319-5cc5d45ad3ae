--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1992-1994年乌鲁木齐河源1号冰川冻土钻孔资料</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Borehole Data of Frozen Soil of No.1 Glacier in the Source of Urumqi River from 1992 to 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borehole Data of Frozen Soil of No.1 Glacier in the Source of Urumqi River from 1992 to 1994</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.025.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.025.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为乌鲁木齐河源1号冰川1990-1994年冻土钻孔资料。包括了五年间的冻土钻孔数据、数据内容主要是“SD”湿度和“WD”温度两种使用钻孔温度插值计算得出、设定0度等温面为多年冻土和季节冻土下底板。</w:t>
+        <w:t xml:space="preserve">This dataset is the frozen soil drilling data of Glacier 1 at the source of the Urumqi River from 1990 to 1994. It includes five years' frozen soil borehole data, mainly including "SD" humidity and "WD" temperature, which are calculated by borehole temperature interpolation, and the 0 ° isothermal surface is set as permafrost and seasonal frozen soil bottom plate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工</w:t>
+        <w:t xml:space="preserve">Labor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据</w:t>
+        <w:t xml:space="preserve">Raw data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1992/01/01-1994/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1992/01/01-1994/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Glacier Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">58.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:58.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">钻孔, 湿度, 冻土, 温度</w:t>
+        <w:t xml:space="preserve">Theme:Drilling, humidity, frozen soil, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1991 1992 1993 1994</w:t>
+        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Urumqi Glacier No.1,  Tianshan station,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.zc.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.zc.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 1992-1994年乌鲁木齐河源1号冰川冻土钻孔资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.60.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Borehole Data of Frozen Soil of No.1 Glacier in the Source of Urumqi River from 1992 to 1994. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>