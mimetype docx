--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年白银区旅游资源空间分布核密度数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Baiyin District Tourism Resource Spatial Distribution Kernel Density Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Baiyin District Tourism Resource Spatial Distribution Kernel Density Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7181.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7181.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7181.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于甘肃省白银市白银区文体广电和旅游局牵头组织的系统性旅游资源普查，旨在科学揭示旅游资源的空间集聚格局。生产方法基于普查获取的权威点位数据，利用ArcGIS平台，通过核密度估计方法，生成连续的资源密度栅格表面。数据核心要素为旅游资源的核密度值，空间范围覆盖白银区全域，时间上对应普查时点的资源现状。密度值依据五级区间进行分级命名与可视化，空间分辨率由分析设定的栅格大小决定，并叠加行政边界作为地理参考。数据集将离散资源点转化为连续密度场，直观量化了资源分布的热点与空间结构，弥补了传统统计在空间连续性表达上的不足。主要适用于区域旅游规划、资源开发评估、空间格局分析及相关地理学研究。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基础数据来源于甘肃省白银市白银区文体广电和旅游局联合多部门及专业技术团队，通过系统性的实地普查、档案整理与空间定位工作获取的旅游资源单体点位数据。数据采集过程遵循统一的旅游资源分类与调查国家标准，确保了数据源的规范性与权威性。在数据处理与生成方法上，基于上述获取的旅游资源点位矢量数据，利用专业地理信息系统软件（ArcGIS平台）进行空间分析。具体采用了核密度估计（Kernel Density Estimation）方法，将离散的资源点转换为连续的密度表面，以直观反映旅游资源在空间上的集聚程度与分布热区。密度值结果根据预设的人口密度类比区间进行分级渲染，并叠加了白银区的行政边界作为地理参照。因此，本数据集属于对原始调查数据进行深度空间分析与可视化加工后形成的派生数据产品，通过特定的空间建模与分析流程（使用ArcGIS软件及核密度估计工具）生产得出，最终生成了反映旅游资源空间集聚格局的核密度栅格数据集。</w:t>
+        <w:t xml:space="preserve"> The basic data of this dataset comes from the Tourism Bureau of Baiyin District, Baiyin City, Gansu Province, in collaboration with multiple departments and professional technical teams. Through systematic field surveys, archive organization, and spatial positioning work, individual point data of tourism resources were obtained. The data collection process follows the unified national standards for tourism resource classification and survey, ensuring the standardization and authority of data sources. In terms of data processing and generation methods, this dataset is based on the obtained tourism resource point vector data, and spatial analysis is performed using professional geographic information system software (ArcGIS platform). Specifically, the Kernel Density Estimation method was used to convert discrete resource points into continuous density surfaces, in order to intuitively reflect the degree of spatial clustering and distribution hotspots of tourism resources. The density value results are rendered in a graded manner based on the preset population density analogy interval, and the administrative boundaries of Baiyin District are overlaid as geographical references. Therefore, this dataset is a derived data product formed by deep spatial analysis and visualization processing of the original survey data. It is produced through specific spatial modeling and analysis processes (using ArcGIS software and kernel density estimation tools), and ultimately generates a kernel density raster dataset that reflects the spatial agglomeration pattern of tourism resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  输入原始旅游资源点位矢量数据（点要素图层，包含资源位置坐标），使用ArcGIS空间分析工具箱中的“核密度估计”（Kernel Density Estimation）工具，将离散点位转换为连续密度栅格表面。密度值结果按五级区间进行分级渲染（自然断裂法）。叠加白银区行政边界矢量图层作为地理参考，最终输出为GeoTIFF格式。   所用算法：核密度估计（Kernel Density Estimation）。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
+        <w:t xml:space="preserve"> Input the original tourism resource point vector data (point feature layer, including resource location coordinates), and use the "Kernel Density Estimation" tool in the ArcGIS spatial analysis toolbox to convert discrete point locations into a continuous density grid surface. The density value results are rendered in a graded manner according to a five level interval (natural fracture method). Overlay the administrative boundary vector layer of Baiyin District as a geographic reference, and finally output it in GeoTIFF format.  Algorithm used: Kernel Density Estimation.  This dataset is a derived data product that converts discrete resource points into continuous density fields through standard spatial analysis processes, used to reveal the spatial agglomeration pattern of tourism resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
+        <w:t xml:space="preserve"> (1) Basic data quality control: The original point data is obtained by the official census team through field investigation, archive verification, and multi-source positioning, following unified national standards to ensure the standardization and authority of resource classification, positioning, and attributes; The census process includes multiple rounds of internal audits and expert reviews.  (2) Data processing quality control: In the ArcGIS 10.8 platform, kernel density analysis is strictly performed according to standard tool parameters; Visual inspection and statistical verification before and after processing (comparing the consistency between the original point distribution and density hotspots); Manually review outliers (high-density isolated points).  (3) Complete generation process: raw point data collection (field survey+spatial positioning) → data cleaning and vector layer construction → ArcGIS kernel density estimation analysis (parameter setting+calculation) → hierarchical rendering and administrative boundary overlay → output dataset.     (4) Usage: The mature ArcGIS spatial analysis module is used throughout the process, with no custom scripts or non-standard algorithms. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/01/20-2025/01/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2025/01/20-2025/01/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省白银市白银区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Baiyin District, Baiyin City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">99.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:99.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">旅游资源, 白银区, 核密度, 空间分布</w:t>
+        <w:t xml:space="preserve">Theme:Tourism resources, Baiyin District, core density, spatial distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省白银市白银区 </w:t>
+        <w:t xml:space="preserve">Place:Baiyin District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁建荣,  牛瑞雪 </w:t>
+        <w:t xml:space="preserve">contributors:Qi Jianrong,  Niu Ruixue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛瑞雪  </w:t>
+        <w:t xml:space="preserve">author:Niu Ruixue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Niu Ruixue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:24JRRA953</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">"双碳"愿景下旅游景区零碳路径研究—以甘肃5A级景区为例</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Zero-Carbon Pathways for Tourist Attractions Under Dual-Carbon Goals—Case Study of 5A Scenic Spots in Gansu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁建荣,牛瑞雪. 2024年白银区旅游资源空间分布核密度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7181.2026.</w:t>
+        <w:t xml:space="preserve">Qi Jianrong, Niu Ruixue. 2024 Baiyin District Tourism Resource Spatial Distribution Kernel Density Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7181.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>