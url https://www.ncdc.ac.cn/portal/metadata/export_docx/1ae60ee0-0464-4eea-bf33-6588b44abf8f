--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国高空间分辨率(1km)人体热指数月度数据集(2003-2020年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly dataset of human thermal index with high spatial resolution (1km) in China (2003-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly dataset of human thermal index with high spatial resolution (1km) in China (2003-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6675.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6675.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6675.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  每月高空间分辨率人类热指数收集(hiti - monthly)包括近地表气温(SAT)和11个常用的人类感知温度指数:室内视温(ATin)、室外遮荫视温(ATout)、不适指数(DI)、有效温度(ET)、热指数(HI)、湿度指数(HMI)、修正不适指数(MDI)、净有效温度(Net)、简化湿球温度(sWBGT)、湿球温度(WBT)和风寒温度(WCT)。该数据集具有1 km × 1 km的高空间分辨率，覆盖了2003年1月至2020年12月的中国大陆地区。HiTIC数据集中12个热指标的总体r平方、均方根误差和平均绝对误差分别为0.996、0.693和0.512°C。按年堆叠，每个堆叠由12个月的NetCDF格式图像组成。数据集的单位为0.01℃(°C)，为了节省存储空间，数据以整数类型(Int16)存储，使用时需要除以100得到以℃为单位的数据。数据集的投影坐标系为Albers等面积圆锥投影。</w:t>
+        <w:t xml:space="preserve">The monthly high spatial resolution human thermal index collection (hiti monthly) includes near surface temperature (SAT) and 11 commonly used human perceived temperature indices: indoor apparent temperature (ATin), outdoor shaded apparent temperature (ATout), discomfort index (DI), effective temperature (ET), heat index (HI), humidity index (HMI), modified discomfort index (MDI), net effective temperature (Net), simplified wet bulb temperature (sWBGT), wet bulb temperature (WBT), and wind chill temperature (WCT). The dataset has a high spatial resolution of 1 km × 1 km, covering the Chinese Mainland from January 2003 to December 2020. The overall r-squared, root mean square error, and mean absolute error of the 12 thermal indicators in the HiTIC dataset are 0.996, 0.693, and 0.512 ° C, respectively. Stacked annually, each stack consists of 12 months of NetCDF format images. The unit of the dataset is 0.01 ℃ (° C). In order to save storage space, the data is stored in integer format (Int16) and needs to be divided by 100 to obtain data in ℃. The projection coordinate system of the dataset is Albers equal area cone projection. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国大陆2419个气象站的观测资料。</w:t>
+        <w:t xml:space="preserve"> Observation data of 2419 meteorological stations in Chinese Mainland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用光梯度增强机(LightGBM)学习算法从多源数据中生成12个常用的热指数，包括地表温度、地形、土地覆盖、人口密度和不透水面比例。</w:t>
+        <w:t xml:space="preserve"> Use the LightGBM learning algorithm to generate 12 commonly used thermal indices from multi-source data, including surface temperature, terrain, land cover, population density, and impervious surface ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国大陆地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chinese Mainland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">34.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:34.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:NetCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人类热指数, 近地表气温, 人类感知温度指数</w:t>
+        <w:t xml:space="preserve">Theme:Human Heat Index, Near Surface Temperature, Human Perceived Temperature Index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国大陆地区 </w:t>
+        <w:t xml:space="preserve">Place:Chinese Mainland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗明 </w:t>
+        <w:t xml:space="preserve">contributors:LUO Ming  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗明  </w:t>
+        <w:t xml:space="preserve">author:LUO Ming  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LUO Ming  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗明. 中国高空间分辨率(1km)人体热指数月度数据集(2003-2020年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6675.2024.</w:t>
+        <w:t xml:space="preserve">LUO Ming . Monthly dataset of human thermal index with high spatial resolution (1km) in China (2003-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6675.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang H, Luo M, Zhao Y, Lin L, Ge E, Yang Y, Ning G, Cong J, Zeng Z, Gui K, Li J, Chan T O, Li X, Wu S, Wang P, Wang X. HiTIC-Monthly: a monthly high spatial resolution (1&amp;thinsp;km) human thermal index collection over  China during 2003–2020[J]. Earth Syst. Sci. Data, 2023-01-20, 15, (1): 359-381. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-359-2023.</w:t>
       </w:r>