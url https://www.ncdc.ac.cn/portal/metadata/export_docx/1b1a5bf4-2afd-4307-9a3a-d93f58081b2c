--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average precipitation data of Tajikistan from 1891 to 1997 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1891-1997年（部分年份）塔吉克斯坦逐月平均降水量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3259.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average precipitation data of Tajikistan from 1891 to 1997 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1375</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3259.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1375</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes Javan (1961-1990), haburabad (1960-1990), lyairun (1960-1990), lyakhsh (1960-1990), gandjina (1954-1990), kangurt (1951-1988), Kalai khumb (1951-1991), komsomolabad (1951-1991) in Tajikistan, 1947-1989), sanglok (1948-1990), bustonabad (1948-1990), hovaring (1949-1994), nizhniy pyange (1947-1990), Lushan (1947-1990), sangiston (1947-1990), gushari (1945-1990), tangivoruh (1943-1988), Tavildara (1945-1990), 1949-1994) and other 40 meteorological stations. </w:t>
+        <w:t xml:space="preserve">本数据集包含塔吉克斯坦的贾万（Javan,1961-1990）、哈布拉巴德(Haburabad,1960-1990) 、雷艾伦(Lyairun,1960-1990) 、雷阿克赫什(Lyakhsh,1960-1990) 、甘德金纳(Gandjina,1954-1990) 、坎古尔特(Kangurt,1951 -1988) 、卡莱洪布(Kalai-Khumb,1951-1991) 、科姆索莫拉巴德(Komsomolabad,1947-1989) 、桑格洛克 (Sanglok,1948-1990) 、布斯托纳巴德(Bustonabad,1948-1990) 、霍瓦林格(Hovaling,1949-1994) 、下佩安德格 (Nizhniy Pyandge,1947-1990) 、 鲁尚(Rushan,1947-1990) 、桑吉斯通(Sangiston,1947 -1990) 、古沙里(Gushari,1945 -1990) 、坦吉沃鲁赫(Tangivoruh,1943-1988) 、塔维尔达拉(Tavildara,1949-1994) 等40个气象站的逐月平均降水数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation</w:t>
+        <w:t xml:space="preserve">人工观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
+        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1891/01/01-1997/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1891/01/01-1997/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:In Central Asia, there are 40 meteorological stations in Tajikistan, including jawan, haberabad, laellen, raakhesh, gandjinna, kalehumb, komsomorabad, sanglock, bustonabad, hovalinger, lower perenge, luchan, sangistone, gushari, tangiworuh, Tavildara, etc </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区塔吉克斯坦贾万、哈布拉巴德、雷艾伦、雷阿克赫什、甘德金纳、卡莱洪布、科姆索莫拉巴德、桑格洛克、布斯托纳巴德、霍瓦林格、下佩安德格、鲁尚、桑吉斯通、古沙里、坦吉沃鲁赫、塔维尔达拉等40个气象站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:329.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">329.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4169.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:395.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">395.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Central Asia, Meteorological, Precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区, 气象, 降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1891-1997</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1891-1997</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shaartuz,  Ganderkina,  Horrog,  Hovalinger,  Javshangoz,  Murgab,  Comsomolabad,  Uraqiube,  Ishkasim,  Kurganqiube,  Habrabad,  Hovalinger,  Central Asia,  Reakhesh,  Dushanbe,  Jia Wan,  Leninabad,  Iskandel Chur,  Tangara,  Anzobsky Pass,  Madrus Kent,  Garm,  Penge kent,  Karakul,  Ilkht,  Kuryab,  Tangivoruh,  Ray Allen,  Federchenko GL,  Dushanbe,  Isfaara,  Kangurt,  De Havz,  Altenmazar,  Anzobsky Pass,  Tajikistan,  Sanglock,  Lower Peange,  Taverdara,  Rushan,  Bustonabad,  Rushan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙阿尔图兹,  甘德金纳,  霍罗格,  法扎巴德,  贾夫尚戈兹,  穆尔加布,  科姆索莫拉巴德,  乌拉秋别,  伊什卡希姆,  库尔甘秋别,  哈布拉巴德,  霍瓦林格,  中亚地区,  雷阿克赫什,  杜尚别,  贾万,  列尼纳巴德,  伊斯坎德尔库尔,  丹加拉,  安佐布斯基山口,  马德鲁什肯特,  加尔姆,  彭吉肯特,  卡拉库尔,  伊尔赫特,  库尔亚布,  坦吉沃鲁赫,  雷艾伦,  费德琴科 GL,  古沙里,  伊斯法拉,  坎古尔特,  德哈夫兹,  阿尔腾玛扎尔,  卡莱洪布,  塔吉克斯坦,  桑格洛克,  下佩安德格,  塔维尔达拉,  桑吉斯通,  布斯托纳巴德,  鲁尚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shen yongping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen yongping. Monthly average precipitation data of Tajikistan from 1891 to 1997 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1375.</w:t>
+        <w:t xml:space="preserve">沈永平. 1891-1997年（部分年份）塔吉克斯坦逐月平均降水量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1375.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>