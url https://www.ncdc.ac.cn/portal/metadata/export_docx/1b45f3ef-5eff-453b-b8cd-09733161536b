--- v0 (2026-04-30)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山典型流域气象数据集（2021-2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data of typical watershed in Qilian Mountains from 2021 to 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data of typical watershed in Qilian Mountains from 2021 to 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6544.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6544.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6544.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集利用AMS-II自动气象站记录研究区典型流域度空气温度（8m)、相对湿度(8m)、风速(8m)、风向（8m)、大气压、净辐射、降雨，时间分辨率为每30min记录一次数据。该数据集提供了祁连山典型流域气象观测数据，可为大尺度再分析数据及模型验证提供基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用AMS-II自动气象站记录数据，包括空气温度、相对湿度、风速)、风向)、大气压、净辐射、降雨。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用AMS-II自动气象站记录研究区典型流域度空气温度（8m)、相对湿度(8m)、风速(8m)、风向（8m)、大气压、净辐射、降雨，时间分辨率为每30min记录一次数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为确保监测数据连续，准确，定期对设备进行维护，每年对传感器进行标定，采集的数据由专人审核。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空气温湿度, 风速, 风向, 净辐射, 降雨</w:t>
+        <w:t xml:space="preserve">Theme:Air temperature and humidity, wind speed, wind direction, net radiation, rainfall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022 2023</w:t>
+        <w:t xml:space="preserve">Time:2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">Place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱喜 </w:t>
+        <w:t xml:space="preserve">contributors:ZHU Xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱喜  </w:t>
+        <w:t xml:space="preserve">author:ZHU Xi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHU Xi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱喜. 祁连山典型流域气象数据集（2021-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6544.2024.</w:t>
+        <w:t xml:space="preserve">ZHU Xi. Meteorological data of typical watershed in Qilian Mountains from 2021 to 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6544.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>