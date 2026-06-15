--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年7-9月黑河流域上游葫芦沟流域河流流量观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">River discharge observation data of hulugou small watershed from July to September 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">River discharge observation data of hulugou small watershed from July to September 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3072.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3072.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1838</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是2012年7-9月黑河流域上游葫芦沟流域河流流量观测数据。采用Solinst Levelloger 自动水位计观测河水水位，通过水位-流量曲线计算流量数据，流量实际观测为通过自制流量堰（见缩略图）手动观测。由于手动观测数据量有限，需要进一步补充观测，完善水位-流量曲线。 01号点：中科院寒旱所划分Ⅲ号区出口，寒漠带与寒甸带分界点，该点沟谷深切，可见基岩出露。 坐标（99°53′37″E,38°13′34″N）观测时段2012.6.28-2012.9.2。自动观测数据观测频率6.28-7.25为1次/30分钟。7.25-9.2为1次/15分钟。 02号点： 中科院寒旱所划分Ⅱ号区出口，地形平缓，位于冲积三角洲沟谷出口汇水处，南侧为灌木区。建有小型流量堰。 观测点坐标（99°52′58″E,38°14′36″N）自动观测数据观测频率为1次/15分钟。</w:t>
+        <w:t xml:space="preserve">This data set is the river flow observation data of hulugou small watershed in the upper reaches of Heihe River Basin from July to September 2012. The solinst levellogger automatic water level gauge is used to observe the water level of the river, and the flow data is calculated through the water level discharge curve. The actual flow observation is manual observation through the self-made flow weir (see the thumbnail). Due to the limited amount of manual observation data, it is necessary to further supplement the observation and improve the water level discharge curve. Point 01: the exit of area III divided by Institute of cold and drought, Chinese Academy of Sciences, and the dividing point of cold desert zone and cold Dian zone. The gully is deep and bedrock is exposed. Coordinate (99 ° 53 ′ 37 ″ e, 38 ° 13 ′ 34 ″ n) observation period: June 28, 2012 to September 2, 2012. The observation frequency of automatic observation data is 6.28-7.25, once per 30 minutes. 7.25-9.2 is 1 time / 15 minutes. Point 02: the exit of area II, which is divided by Institute of cold and drought, Chinese Academy of Sciences, is located at the confluence of the outlet of alluvial delta Valley, and the shrub area is on the south side. There is a small flow weir. The observation frequency of automatic observation data of observation point coordinates (99 ° 52 ′ 58 ″ e, 38 ° 14 ′ 36 ″ n) is 1 time / 15 minutes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">01号点：中科院寒旱所划分Ⅲ号区出口，寒漠带与寒甸带分界点，该点沟谷深切，可见基岩出露。 坐标（99°53′37″E,38°13′34″N） 观测时段2012.6.28-2012.9.2。自动观测数据观测频率6.28-7.25为1次/30分钟。7.25-9.2为1次/15分钟. 02号点： 中科院寒旱所划分Ⅱ号区出口，地形平缓，位于冲积三角洲沟谷出口汇水处，南侧为灌木区。建有小型流量堰。 观测点坐标（99°52′58″E,38°14′36″N）自动观测数据观测频率为1次/15分钟。 观测时段2012.7.21-2012.9.6</w:t>
+        <w:t xml:space="preserve">Point 01: the exit of area III divided by Institute of cold and drought, Chinese Academy of Sciences, and the dividing point of cold desert zone and cold Dian zone. The gully is deep and bedrock is exposed. Coordinates (99 ° 53 ′ 37 ″ e, 38 ° 13 ′ 34 ″ n) The observation period was from June 28, 2012 to September 2, 2012. The observation frequency of automatic observation data is 6.28-7.25, once per 30 minutes. 7.25-9.2 is 1 time / 15 minutes Point 02: the exit of area II, which is divided by Institute of cold and drought, Chinese Academy of Sciences, is located at the confluence of the outlet of alluvial delta Valley, and the shrub area is on the south side. There is a small flow weir. The observation frequency of automatic observation data of observation point coordinates (99 ° 52 ′ 58 ″ e, 38 ° 14 ′ 36 ″ n) is 1 time / 15 minutes. Observation period: July 21, 2012 to September 6, 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用Solinst Levelloger 自动水位计观测河水水位，通过水位-流量曲线计算流量数据，流量实际观测为通过自制流量堰（见缩略图）手动观测。由于手动观测数据量有限，需要进一步补充观测，完善水位-流量曲线。</w:t>
+        <w:t xml:space="preserve">The solinst levellogger automatic water level gauge is used to observe the water level of the river, and the flow data is calculated through the water level discharge curve. The actual flow observation is manual observation through the self-made flow weir (see the thumbnail). Due to the limited amount of manual observation data, it is necessary to further supplement the observation and improve the water level discharge curve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/28-2012/09/02</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/28-2012/09/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河上游流域葫芦沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hulugou watershed in the upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">313.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:313.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水位, 水流量, 黑河流域</w:t>
+        <w:t xml:space="preserve">Theme:water level, discharge, Heihe River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  黑河上游,  葫芦沟小流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Upper reaches of Heihe River,  Hulugou small watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙自永 </w:t>
+        <w:t xml:space="preserve">contributors:SUN Ziyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常启昕  </w:t>
+        <w:t xml:space="preserve">author:Chang qixin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SUN Ziyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙自永. 2012年7-9月黑河流域上游葫芦沟流域河流流量观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1838.</w:t>
+        <w:t xml:space="preserve">SUN Ziyong. River discharge observation data of hulugou small watershed from July to September 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1838.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>