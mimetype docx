--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheng H, Hu K, Liu S, Zhang X, Li H, Zhang Q, Ning L, Gouli M R, Li P, Yang A, Zhao P, Liu J, Wei L. A worldwide event-based debris flow  barrier dam dataset from 1800 to 2023[J]. Earth Syst. Sci. Data, 2025-04-15, 17, (4): 1573-1593. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-1573-2025.</w:t>
+        <w:t xml:space="preserve">Cheng H, Hu K, Liu S, Zhang X, Li H, Zhang Q, Ning L, Gouli MR, Li P, Yang A, Zhao P, Liu J, Wei L. A worldwide event-based debris flow barrier dam dataset from 1800 to 2023[J/OL]. Earth Syst. Sci. Data, 2025-04-15, 17(4): 1573-1593. DOI: 10.5194/essd-17-1573-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>