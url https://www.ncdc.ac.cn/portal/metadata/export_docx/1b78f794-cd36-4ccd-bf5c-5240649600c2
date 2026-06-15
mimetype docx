--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区阿拉善左旗与乌拉特后旗退化草地豆科植物平茬循环利用技术实验的植被数据集（2017-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vegetation data set of legume flat stubble recycling technology experiment on degraded grassland in Alxa Left Banner and ulatehou banner, Inner Mongolia Autonomous Region (2017-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation data set of legume flat stubble recycling technology experiment on degraded grassland in Alxa Left Banner and ulatehou banner, Inner Mongolia Autonomous Region (2017-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2103.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2103.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2103.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是“退化草地豆科植物平茬循环利用技术实验的植被”数据集合，涵盖了本专题在执行期间进行的试验、实验及观测数据。数据主要包含植被盖度(%)，植被高度(cm)，植被冠幅(cm×cm)，土壤鲜重(g)，土壤干重(g)等方面的内容。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data set is the data set of "vegetation in the experiment of flat stubble recycling technology of legumes in Degraded Grassland", covering the test, experiment and observation data carried out during the implementation of this topic. The data mainly includes vegetation coverage (%), vegetation height (CM) and vegetation crown width (CM) × Cm), soil fresh weight (g), soil dry weight (g), etc. The </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  针对人工种植锦鸡儿恢复草地过程中，出现植物生长停滞、植株衰老、植被种群单一等现象，研发退化草地人工辅助快速恢复与资源循环利用技术。开展不同程度的平茬试验（分四个平茬梯度：平茬1/3、平茬1/2、刈割和对照）促进植物次生生长；将平茬后的植株残枝装袋固压裸斑地面，减少固压处土壤的水分蒸发，保持土壤水分，提高植被物种数量，增加裸斑地面的植被覆盖面积。在开展以上试验的过程中，本专题对不同平茬处理下锦鸡儿每年生长旺季（7月至8月）的生长情况（植物的盖度、高度、冠幅）、生物量改变（新萌蘖枝数、新生枝长度、新生枝鲜重、新生枝干重、新生枝的基茎直径），以及土壤含水率和植被组成变化情况进行多年持续监测和实验分析。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; In view of the phenomena of plant growth stagnation, plant aging and single vegetation population in the process of artificial planting Caragana to restore grassland, artificial assisted rapid restoration and resource recycling technology of degraded grassland are developed. Carry out different degrees of flat stubble experiments (divided into four flat stubble gradients: flat stubble 1 / 3, flat stubble 1 / 2, cutting and control) to promote plant secondary growth; Bag the plant stumps after flat stubble and press the bare spot ground, reduce the soil water evaporation at the fixed pressure, maintain the soil water, improve the number of vegetation species and increase the vegetation coverage area of the bare spot ground. In the process of carrying out the above experiments, this topic carries out continuous monitoring and experimental analysis on the growth (plant coverage, height and crown width), biomass changes (number of newly sprouted branches, length of newly sprouted branches, fresh weight of newly sprouted branches, dry weight of newly sprouted branches and basal stem diameter of newly sprouted branches), soil moisture content and vegetation composition changes of Caragana Caragana in the annual peak growth season (July to August) under different flat stubble treatments&lt;/ p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   卷尺测量植被高度冠幅等数据，天平测量土壤重量，烘箱烘干土壤水分。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Measure vegetation height, crown width and other data with tape, measure soil weight with balance, and dry soil moisture in oven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The data are more accurate and meet the accuracy requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2020/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2020/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区乌拉特后旗,内蒙古自治区阿拉善左旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ulatehou banner and Alxa Left Banner of Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">92.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:92.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">退化草地, 豆科植物, 平茬循环利用技术</w:t>
+        <w:t xml:space="preserve">Theme:Degraded grassland, legumes, flat stubble</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">退化草地,  内蒙古自治区乌拉特后旗,  内蒙古自治区阿拉善左旗 </w:t>
+        <w:t xml:space="preserve">Place:Degraded grassland,  ulatehou banner,  Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,858 +1185,590 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">左小安,  傅华,  牛得草,  高宝兰,  曲浩 </w:t>
+        <w:t xml:space="preserve">contributors:ZUO Xiaoan,  Fu Hua,  NIU Decao,  GAO Baolan,  QU Hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">左小安  </w:t>
+        <w:t xml:space="preserve">author:ZUO Xiaoan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  傅华  </w:t>
+        <w:t xml:space="preserve">,  Fu Hua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  牛得草  </w:t>
+        <w:t xml:space="preserve">,  NIU Decao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  高宝兰  </w:t>
+        <w:t xml:space="preserve">,  GAO Baolan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  曲浩  </w:t>
+        <w:t xml:space="preserve">,  QU Hao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZUO Xiaoan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">左小安,傅华,牛得草,高宝兰,曲浩. 内蒙古自治区阿拉善左旗与乌拉特后旗退化草地豆科植物平茬循环利用技术实验的植被数据集（2017-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2103.2022.</w:t>
+        <w:t xml:space="preserve">ZUO Xiaoan, Fu Hua, NIU Decao, GAO Baolan, QU Hao. Vegetation data set of legume flat stubble recycling technology experiment on degraded grassland in Alxa Left Banner and ulatehou banner, Inner Mongolia Autonomous Region (2017-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2103.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>