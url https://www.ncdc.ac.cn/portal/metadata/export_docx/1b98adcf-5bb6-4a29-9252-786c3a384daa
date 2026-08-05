--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">格尔木河流域及其附近六站气象数据集（1956-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data set of six stations in Golmud River Basin and its vicinity (1956-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data set of six stations in Golmud River Basin and its vicinity (1956-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2446.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2446.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2446.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  格尔木河流域及其附近六站1956年至2018年的气象数据，包括：平均本站气压、平均风速、平均气温、日最高气温、日最低气温、平均相对湿度、累计降水量、小型蒸发量、大型蒸发量、日照时数。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 气象数据网</w:t>
+        <w:t xml:space="preserve">  Meteorological data network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用格尔木河流域及其附近六站1956-2018年的实测气象数据整理所得。   (1)数据生产过程：利用格尔木河流域及其附近六站1956-2018年的实测气象数据。   (2)方法和标准规范：相关分析、统计分析。</w:t>
+        <w:t xml:space="preserve">  Based on the measured meteorological data of the Golmud River Basin and six nearby stations from 1956 to 2018.   (1) Data production process: use the measured meteorological data of the Golmud River Basin and six nearby stations from 1956 to 2018.   (2) Methods and standards: correlation analysis, statistical analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在加工生成数据表时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">  When processing to generate a data table, keep all original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1956/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1956/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">格尔木河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Golmud River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木河流域, 气象数据</w:t>
+        <w:t xml:space="preserve">Theme:Golmud River Basin, meteorological data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956 2018</w:t>
+        <w:t xml:space="preserve">Time:1956 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木河流域 </w:t>
+        <w:t xml:space="preserve">Place:Golmud River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶水根 </w:t>
+        <w:t xml:space="preserve">contributors:YE Shuigen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶水根  </w:t>
+        <w:t xml:space="preserve">author:YE Shuigen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YE Shuigen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">叶水根. 格尔木河流域及其附近六站气象数据集（1956-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2446.2022.</w:t>
+        <w:t xml:space="preserve">YE Shuigen. Meteorological data set of six stations in Golmud River Basin and its vicinity (1956-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2446.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>