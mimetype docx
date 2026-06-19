--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃祁连山自然保护区矢量数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vector dataset of Qilian Mountains nature reserve in gansu province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vector dataset of Qilian Mountains nature reserve in gansu province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db2835.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db2835.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.722</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为甘肃祁连山自然保护区矢量数据，分为边界数据和功能区划数据，分两个文件夹进行存储，比例尺为1:100000，利用ArcGIS，ENVI等遥感软件，对所需影像进行精纠正，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据。</w:t>
+        <w:t xml:space="preserve">This data is vector data from the Qilian Mountain Nature Reserve in Gansu Province, divided into boundary data and functional zoning data. It is stored in two folders at a scale of 1:100000. The required images are accurately corrected using remote sensing software such as ArcGIS and ENVI, and then digitized to extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山保护局：祁连山自然保护区专题图 遥感数据：TM/ETM,ASTER 甘肃出版社：甘肃祁连山国家级自然保护区志</w:t>
+        <w:t xml:space="preserve">Qilian Mountain Protection Bureau: Special Map of Qilian Mountain Nature Reserve Remote sensing data: TM/ETM, ASTER Gansu Publishing House: Records of Qilian Mountain National Nature Reserve in Gansu Province</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
+        <w:t xml:space="preserve">Use remote sensing software such as GIS and ENVI to accurately correct the required images, and then digitize them to extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">扫描专题图，经过精校正，数据质量良好</w:t>
+        <w:t xml:space="preserve">Scan the thematic map, after precise correction, the data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2020/01/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2020/01/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountain Nature Reserve </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">249.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:249.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然保护, 祁连山, 功能区划, 边界矢量</w:t>
+        <w:t xml:space="preserve">Theme:natural conservation, Qilian Mountains, Functional zoning, Boundary vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区,  甘肃省,  祁连山 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Nature Reserve,  Gansu Province,  Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅  </w:t>
+        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 甘肃祁连山自然保护区矢量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.722.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Vector dataset of Qilian Mountains nature reserve in gansu province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.722.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>