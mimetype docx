--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2241,95 +2241,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵果, 楚荣忠, 张彤, 贾伟. 祁连山区春季降雪滴谱特性分析[J]. 冰川冻土, 2009, 31, (02): 254-261. </w:t>
+        <w:t xml:space="preserve">赵果, 楚荣忠, 张彤, 贾伟. 祁连山区春季降雪滴谱特性分析[J]. 冰川冻土, 2009, 31(02): 254-261.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">G. Zhao, R. Chu, T. Zhang, J. Li, J. Shen, Z. Wu. Improving the rainfall rate estimation in the midstream of the Heihe River Basin using raindrop size distribution[J]. Hydrology and Earth System Sciences, 2011, 15, (135). </w:t>
+        <w:t xml:space="preserve">G. Zhao, R. Chu, T. Zhang, J. Li, J. Shen, Z. Wu. Improving the rainfall rate estimation in the midstream of the Heihe River Basin using raindrop size distribution[J]. Hydrology and Earth System Sciences, 2011, 15(135).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analysis of the characteristics of snow drop size distribution in the Qilian Mountains[J]. Sciences in Cold and Arid Regions, 2010, 2, (05): 419-426. </w:t>
+        <w:t xml:space="preserve">Analysis of the characteristics of snow drop size distribution in the Qilian Mountains[J]. Sciences in Cold and Arid Regions, 2010, 2(05): 419-426.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>