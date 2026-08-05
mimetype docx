--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年祁连山黑河国家级重点预防区水土流失地块数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil erosion plots in Heihe national key prevention area of Qilian Mountain in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil erosion plots in Heihe national key prevention area of Qilian Mountain in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">None</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">None</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6731.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年祁连山黑河国家级重点预防区水土流失地块数据集包括内蒙古自治区额济纳旗，甘肃省永登县、天祝县、甘州区、肃南县、民乐县、临泽县、高台县、金塔县，青海省门源回族自治县、祁连县2023年年度水土流失地块统计表。</w:t>
+        <w:t xml:space="preserve">The 2023 dataset of soil erosion plots in the Heihe National Key Prevention Area of Qilian Mountains includes Ejina Banner in Inner Mongolia Autonomous Region, Yongdeng County, Tianzhu County, Ganzhou District, Sunan County, Minle County, Linze County, Gaotai County, Jinta County in Gansu Province, and Menyuan Hui Autonomous County and Qilian County in Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山黑河国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:National key prevention area of Heihe River in Qilian Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">不同程度水土流失面积，不同程度的占人为水土流失地块面积</w:t>
+        <w:t xml:space="preserve">Theme:The area of soil erosion to varying degrees and the proportion of land area affected by human induced soil erosion to different degrees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山黑河国家级重点预防区，内蒙古自治区，甘肃省，青海省 项目支持信息 </w:t>
+        <w:t xml:space="preserve">Place:Project support information of Qilian Mountain Heihe national key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Li Suya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2023年祁连山黑河国家级重点预防区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6731.2025.</w:t>
+        <w:t xml:space="preserve">Li Suya. Data set of soil erosion plots in Heihe national key prevention area of Qilian Mountain in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6731.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>