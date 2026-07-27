--- v0 (2026-05-06)
+++ v1 (2026-07-27)
@@ -2,969 +2,1280 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil organic carbon density (0~100cm) data at 250m and above resolution in Qilian Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山地区250m及以上分辨率土壤有机碳密度（0~100cm）数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2695.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil organic carbon density (0~100cm) data at 250m and above resolution in Qilian Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.qlsst.db2695.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db2695.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.db2695.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil organic carbon density (0~100cm) data at 250m and above resolution in Qilian Mountains </w:t>
+        <w:t xml:space="preserve">祁连山地区250m及以上分辨率土壤有机碳密度（0~100cm）数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set was prepared using the measured data of 973 soil sampling points in the Qilian Mountains and its surrounding areas. The main sources of data are as follows: (1) The research team undertook the projects of the National Natural Science Foundation of China, "Research on the law and mechanism of soil organic carbon change along the gradient in Qilian Mountains" (41771252), "Investigation of ecological and hydrological transects in the Heihe River Basin" (91025002), and "Research on soil carbon simulation of typical ecosystems in the arid inland river basin" (31270482), The data of the major project of Gansu Province, "Research on the interaction between Qilian Mountain water conservation ecosystem and hydrological process and its adaptation to climate change" (18JR4RA002), the scientific and technological innovation project of Gansu Provincial Forestry and Grass Administration, "Research on the effectiveness of ecological governance in Qilian Mountain National Park (Gansu Area)" (GYCX [2020] 01), and the project funded by Gansu Provincial Science and Technology Plan, "Gansu Qilian Mountain Ecological Environment Research Center" (18JR2RA026). (2) The original soil profile data, document integration data (Xu et al., 2018 DOI: 10.1038/s41598-018-20764-9), and the World Soil Reference and Information Center (ISRIC) WoSIS soil profile database published by the National Glacier Frozen Desert Scientific Data Center and the Qinghai-Tibet Plateau Scientific Data Center（ https://www.isric.org/explore/wosis ）Etc. After the quality control of the original data, the sampling points with the accuracy of longitude and latitude positioning less than 0.001 and the abnormal values of soil organic carbon content significantly deviating from the environmental background were removed</w:t>
+        <w:t xml:space="preserve">本数据集的制作共使用祁连山及其周边区域973个土壤采样点实测数据，数据主要来源如下： （1）研究团队承担的国家自然科学基金委项目“祁连山土壤有机碳沿梯度变化规律及机理研究”（41771252）、“黑河流域生态水文样带调查”（91025002）、“干旱内陆河流域典型生态系统土壤碳模拟研究”（31270482），甘肃省重大项目“祁连山涵养水源生态系统与水文过程相互作用及其对气候变化的适应研究”（18JR4RA002）、甘肃省林草局科技创新项目“祁连山国家公园（甘肃片区）生态治理成效评估研究”（GYCX[2020]01）、甘肃省科技计划资助项目“甘肃省祁连山生态环境研究中心”（18JR2RA026）等项目数据。 （2）国家冰川冻土沙漠科学数据中心和青藏高原科学数据中心公开发表的土壤剖面原始数据、文献集成数据（Xu et al., 2018 DOI:10.1038/s41598-018-20764-9）、世界土壤参比与信息中心（ISRIC）WoSIS土壤剖面数据库（https://www.isric.org/explore/wosis）等。原始数据经过质量控制，去除经纬度定位精度不足0.001的采样点，以及土壤有机碳含量与环境本底明显偏离的异常值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">According to the framework of "Scorpan" (Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position), the spatial distribution of soil organic carbon density at 10m resolution of 0~100 cm soil layer in Qilian Mountains was simulated using the digital soil mapping (DSM) method and the calculation based on tile structure. The prediction method is mainly based on the extreme gradient boosting algorithm (XGBoost, eXtreme Gradient Boosting) in machine learning. The environmental covariate data include: Sentinel-2 multispectral image, Sentinel-1 radar image, temperature, precipitation, radiation, terrain, vegetation index, location and other grid data. The digital soil mapping framework is constructed in R language. In order to reduce the memory consumption and improve the calculation speed, the whole Qilian Mountain area is divided into 33 150 km × 150km sub-region, each sub-region is built based on tiles (tile size: 15km × 15km) and parallel computing. The bootstrap method is used to repeat the modeling, and each bootstrap sample is spatially modeled to obtain the frequency distribution of the modeling results. The uncertainty of modeling is expressed by standard deviation (sd)</w:t>
+        <w:t xml:space="preserve">根据“Scorpan”（Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position）框架，使用数字土壤制图（Digital Soil Mapping, DSM）方法和基于瓦片结构的运算，模拟了祁连山地区0~100 cm土层10m分辨率土壤有机碳密度空间分布。预测方法主要是基于机器学习中的极端梯度提升算法（XGBoost，eXtreme Gradient Boosting），环境协变量数据包括：Sentinel-2多光谱影像、Sentinel-1雷达影像、气温、降水、辐射、地形、植被指数、位置等栅格数据。 在R语言中构建数字土壤制图框架，为了减少内存占用量和提高计算速度，将整个祁连山地区划分为33个150km×150km的子区域（region），每个子区域内构建基于瓦片（瓦片大小：15km×15km）和并行计算的制图流程，通过bootstrap法重复建模，对每个bootstrap样本进行空间建模，得到建模结果的频率分布，建模的不确定性用标准差（sd）表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">After 30 times of 10 fold cross validation, the RMSE and R2 of the model are 6.26 kg/m2 and 0.75 respectively. The final data product is divided into 33 sub-regions. mean and sd respectively represent the mean and standard deviation of 30 repeated modeling, with the unit of kg/m2, representing the quality of soil organic carbon per unit area in the 0~100cm soil layer. The mean and standard deviation (sd) of soil organic carbon density in the whole Qilian Mountains are obtained after the combination of the sub-regions, with the resolution of 10m and the data volume of 72.40GB. The bilinear method is used to resample to 250m/500m/1000m respectively, The data volume is 170MB in total </w:t>
+        <w:t xml:space="preserve">经30次10折交叉验证表明，模型的RMSE和R2分别为6.26 kg/m2和 0.75。最终数据产品共分为33个子区域（region），mean和sd分别表示30次重复建模的均值和标准差，单位为kg/m2，表示0~100cm土层内单位面积上土壤有机碳的质量，各子区域合并后获得整个祁连山地区土壤有机碳密度均值（mean）和标准差（sd），分辨率为10m，数据量72.40GB，采用bilinear法分别重采样至250m/500m/1000m，数据量共170MB。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/06/01-2020/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/06/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain and its surrounding areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山及其周边地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:900.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">900.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:179.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">179.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250m/500m/1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年代</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountains</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains and surrounding areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山及周边地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,51 +1309,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1069,51 +1398,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,51 +1482,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1206,51 +1571,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1276,648 +1659,968 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:18794210717</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18794210717</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:zhumeng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zhumeng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhu Meng,  LIU Wei,  Zhang Jutao,  XUE Yuanyuan,  Zhang Chengqi,  FENG Qi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛,  刘蔚,  张举涛,  薛媛媛,  张成琦,  冯起 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhu Meng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张成琦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42201133</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42201133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山年代际尺度土壤有机碳动态对气候变化的响应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021kf05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021kf05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山10m分辨率土壤有机碳密度专题数据集制作</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:31270482</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31270482</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱内陆河流域典型生态系统土壤碳模拟研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Meng, LIU Wei, Zhang Jutao, XUE Yuanyuan, Zhang Chengqi, FENG Qi. Soil organic carbon density (0~100cm) data at 250m and above resolution in Qilian Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2695.2023.</w:t>
+        <w:t xml:space="preserve">朱猛,刘蔚,张举涛,薛媛媛,张成琦,冯起. 祁连山地区250m及以上分辨率土壤有机碳密度（0~100cm）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.db2695.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>