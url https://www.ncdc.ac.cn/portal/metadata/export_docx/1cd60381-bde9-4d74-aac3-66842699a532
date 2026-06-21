--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域空气质量监测数据集（2014-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Weihe River Basin air quality monitoring data set (2014-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weihe River Basin air quality monitoring data set (2014-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0037.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0037.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据为渭河流域空气质量监测站点时数据，由于年份原因各站点并不统一。   2.共统计了15个常规监测指标：  空气质量指数、PM2.5、PM2.5_24h、PM10、PM10_24h、SO2、SO2_24h、NO2、NO2_24h、O3、O3_24h、O3_8h、O3_8h_24h、CO、CO_24h。   3.共记录了42个常规空气质量监测站点。</w:t>
+        <w:t xml:space="preserve">1. This data is the data of air quality monitoring stations in Weihe River Basin. Due to the year, each station is not unified. 2. A total of 15 routine monitoring indicators are counted: Air quality index, PM2 5、PM2. 5_ 24h、PM10、PM10_ 24h、SO2、SO2 24h、NO2、NO2 24h、O3、O3 24h、O3 8h、O3 8h 24h、CO、CO_ 24h。 3. A total of 42 conventional air quality monitoring stations were recorded. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来自中国环境监测总站的全国城市空气质量实时发布平台（http://www.cnemc.cn/）。</w:t>
+        <w:t xml:space="preserve">  The data comes from the national urban air quality real-time release platform of China environmental monitoring station（ http://www.cnemc.cn/ ）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  R语言自动提取站点数据，人工整理数据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; R language automatically extracts the site data and summarizes the data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并做校正验证，数据质量良好</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Manual sorting, correction and verification are carried out, and the data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/05/13-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/05/13-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">102.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:102.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空气质量指数, PM2.5, PM10, 二氧化硫, 二氧化氮, 一氧化碳, 臭氧</w:t>
+        <w:t xml:space="preserve">Theme:Air quality index, PM2.5, PM10, sulfur dioxide, nitrogen dioxide, carbon monoxide, ozone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域空气质量监测数据集（2014-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.35.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Weihe River Basin air quality monitoring data set (2014-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>