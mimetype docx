--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weihe River Basin air quality monitoring data set (2014-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域空气质量监测数据集（2014-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0037.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Weihe River Basin air quality monitoring data set (2014-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.35</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0037.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. This data is the data of air quality monitoring stations in Weihe River Basin. Due to the year, each station is not unified. 2. A total of 15 routine monitoring indicators are counted: Air quality index, PM2 5、PM2. 5_ 24h、PM10、PM10_ 24h、SO2、SO2 24h、NO2、NO2 24h、O3、O3 24h、O3 8h、O3 8h 24h、CO、CO_ 24h。 3. A total of 42 conventional air quality monitoring stations were recorded. </w:t>
+        <w:t xml:space="preserve">  1.本数据为渭河流域空气质量监测站点时数据，由于年份原因各站点并不统一。   2.共统计了15个常规监测指标：  空气质量指数、PM2.5、PM2.5_24h、PM10、PM10_24h、SO2、SO2_24h、NO2、NO2_24h、O3、O3_24h、O3_8h、O3_8h_24h、CO、CO_24h。   3.共记录了42个常规空气质量监测站点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data comes from the national urban air quality real-time release platform of China environmental monitoring station（ http://www.cnemc.cn/ ）。</w:t>
+        <w:t xml:space="preserve">  数据来自中国环境监测总站的全国城市空气质量实时发布平台（http://www.cnemc.cn/）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; R language automatically extracts the site data and summarizes the data.</w:t>
+        <w:t xml:space="preserve">  R语言自动提取站点数据，人工整理数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Manual sorting, correction and verification are carried out, and the data quality is good </w:t>
+        <w:t xml:space="preserve">  人工整理，并做校正验证，数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/05/13-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/05/13-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:102.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">102.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Air quality index, PM2.5, PM10, sulfur dioxide, nitrogen dioxide, carbon monoxide, ozone</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空气质量指数, PM2.5, PM10, 二氧化硫, 二氧化氮, 一氧化碳, 臭氧</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  陕西省,  甘肃省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Weihe River Basin air quality monitoring data set (2014-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.35.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域空气质量监测数据集（2014-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>