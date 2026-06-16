--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Gravity Erosion Observation Dataset of Xindian Gou Watershed in the First Sub District of Loess Hilly and Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6980.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Gravity Erosion Observation Dataset of Xindian Gou Watershed in the First Sub District of Loess Hilly and Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6980.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6980.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6980.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the gravity erosion observation data set of Xindiangou watershed in the first sub region of Loess Hilly and gully region in 2024. The main methods of fixed-point monitoring are needle method - measuring and photographing the point and measuring the erosion displacement; the method of covering soil - completing the weighing and water content calculation of the eroded soil at the point; the data set mainly includes the fixed-point monitoring record table and the soil erosion scale </w:t>
+        <w:t xml:space="preserve">本数据集为2024年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集。定点监测方法主要为测针法—完成点位量测、拍照，测量侵蚀位移；兜土法—完成点位侵蚀土体称重、含水量计算；数据集主要包括定点监测记录表和土壤侵蚀量表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual investigation</w:t>
+        <w:t xml:space="preserve">人工调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The typical points in Xindiangou and Qiaogou small watersheds (erzhigou) were monitored at fixed points, and the erosion displacement was measured and compared. Four typical points in xindiangou small watershed are monitored by the method of bag soil. After the flood season every year, the water content of the monitoring cloth is calculated, and the eroded soil is weighed to calculate the erosion amount</w:t>
+        <w:t xml:space="preserve">定点监测辛店沟小流域已布设的典型点位，拍照并测量侵蚀位移，两期对比分析固定点位侵蚀变化。 兜土法监测辛店沟小流域4处典型点位，每年汛期后统一对监测布内采样并计算其含水量，并对侵蚀土体称重计算侵蚀量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data were investigated, collected, calculated, plotted and reported. </w:t>
+        <w:t xml:space="preserve">数据分别经过调查、采集、计算、绘图和报告编写。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture content, erosion area, erosion type</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xindiangou,  Suide,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). 2024 Gravity Erosion Observation Dataset of Xindian Gou Watershed in the First Sub District of Loess Hilly and Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6980.2025.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2024年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6980.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>