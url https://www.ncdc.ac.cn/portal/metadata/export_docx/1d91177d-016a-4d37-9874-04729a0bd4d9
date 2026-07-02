--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2259,75 +2259,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qihe, Jin Rui, Guo Jianwen, Wang Lixue, Wang Wenzhe, Qi Yan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shijiao, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A basin-scale land surface processes observatory in China[J/OL]. Vadose Zone Journal, 2018, 17:180072. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.2136/vzj2018.04.0072.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che Tao, Li Xin, Liu Shaomin, Li Hongyi, Xu Ziwei, Tan Junlei, Zhang Yang, Ren Zhiguo, Xiao Lin, Deng Jie, Jin Rui, Ma Mingguo, Wang Jian, Yang Xiaofan. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11: 1483-1499. </w:t>
+        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11, (3): 1483-1499. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-11-1483-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>