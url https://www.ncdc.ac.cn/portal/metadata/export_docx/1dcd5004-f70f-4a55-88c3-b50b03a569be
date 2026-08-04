--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年阴山北麓国家级重点预防区土地利用数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Land use data set of national key prevention area of soil erosion in north foot of Yinshan Mountain in 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Land use data set of national key prevention area of soil erosion in north foot of Yinshan Mountain in 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2640.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2640.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2021.305</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年阴山北麓国家级重点预防区土地利用统计表数据集包括内蒙古自治区达尔罕茂明安联合旗、乌拉特中旗、乌拉特后旗、四子王旗、苏尼特左旗、苏尼特右旗2019年的土地利用统计表，基于空间分辨率优于16m的卫星遥感影像加工获得，保存格式为xlsx，数据命名采用“所属重点治理区＋行政区＋年份＋土地利用统计表”的形式，如“××重点治理区××县××年土地利用统计表”。土地利用的分类系统包括8个一级类、25个二级类。</w:t>
+        <w:t xml:space="preserve">The data set of land use statistics of national key prevention areas at the northern foot of Yinshan Mountain in 2019 includes the land use statistics of Darhan maoming'an United banner, Wulate Middle Banner, Wulate rear banner, Siziwang Banner, Sunite Left Banner and Sunite Right Banner in Inner Mongolia Autonomous Region in 2019, which are processed based on satellite remote sensing image with spatial resolution better than 16m and saved in xlsx format, The data is named in the form of "key governance area + administrative region + year + land use statistical table", such as“ ×× Key governance areas ×× county ×× Statistics of land use in 2001 ". The classification system of land use includes 8 first class and 25 second class </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土地利用遥感影像数据源为资源三号和高分一号卫星影像，从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">Land use remote sensing image data sources are ZY-3 and Gao FEN-1 satellite images, which are obtained from the information center of the Ministry of water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。</w:t>
+        <w:t xml:space="preserve">Based on ecognition software platform, the method of object-oriented computer automatic classification combined with manual visual interpretation was used to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 最小图斑面积对应的实际地物面积不小于0.1h㎡，多边形无重叠、无空隙，图斑属性无空置或冗余。 遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立土地利用遥感解译标志。 基于遥感影像，结合解译标志，提取土地利用类型。 解译结果复查：抽取不少于总图斑的5%进行核查。 野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
+        <w:t xml:space="preserve">Remote sensing images are preprocessed by radiation correction, ortho rectification, fusion and mosaic. The actual surface area corresponding to the minimum spot area is not less than 0.1 h ^, the polygons have no overlap or gap, and the spot attributes have no vacancy or redundancy. Before remote sensing image interpretation, the land use remote sensing interpretation marks are established by using remote sensing image, typical survey and field comparison. Based on remote sensing images, combined with interpretation marks, land use types are extracted. Re examination of interpretation results: no less than 5% of the total map spots shall be selected for verification. The number and results of field verification samples meet the requirements of technical specification for remote sensing monitoring of soil and water conservation (sl592-2012). For verification spots, 10% of them are selected as verification samples for field verification </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阴山北麓国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:National key prevention area at the northern foot of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">250.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:250.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用统计表，8个一级类要素，25个二级类要素</w:t>
+        <w:t xml:space="preserve">Theme:There are 8 first class elements and 25 second class elements in the statistical table of land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阴山北麓国家级重点预防区，内蒙古自治区，达尔罕茂明安联合旗，乌拉特中旗，乌拉特后旗，四子王旗，苏尼特左旗，苏尼特右旗 </w:t>
+        <w:t xml:space="preserve">Place:The national key prevention area at the northern foot of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2019年阴山北麓国家级重点预防区土地利用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.305.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Land use data set of national key prevention area of soil erosion in north foot of Yinshan Mountain in 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.305.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>