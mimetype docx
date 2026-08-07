--- v0 (2026-05-08)
+++ v1 (2026-08-07)
@@ -2,1205 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年塔克拉玛干沙漠湍流通量观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Turbulent flow observation data of Taklimakan Desert in 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turbulent flow observation data of Taklimakan Desert in 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0010.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0010.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IDM.2020.36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2017年塔克拉玛干沙漠气象野外科学观测研究站湍流观测系统观测半小时数据。使用Gill R3/ADC OP2型涡动相关系统进行观测，数据包括2层（10m和80m）的热通量、动量通量、三维风（Ux、Uy、Uz）、摩擦速度、CO2密度、H2O密度等，分2个文件保存，分别为TZ_FLUX_10m_2017.csv(10m湍流通量数据)、TZ_FLUX_80m_2017.csv(80m湍流通量数据)。</w:t>
+        <w:t xml:space="preserve">This data set is the half-hour observation data of turbulence observation system of Taklimakan Desert meteorological field scientific observation and research station in 2017. Using gill R3 / ADC op2 type eddy correlation system for observation, the data includes two layers (10m and 80m) of heat flux, momentum flux, three-dimensional wind (UX, uy, UZ), friction velocity, CO2 density, H2O density, etc., which are stored in two files, namely, TZ ﹐ flux × 10m × 2017.csv (10m turbulent flux data), TZ ﹐ flux × 80m × 2017.csv (80m turbulent flow data). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用Gill R3/ADC OP2型涡动相关系统自动获取的数据。</w:t>
+        <w:t xml:space="preserve">Data obtained automatically by using gill R3 / ADC op2 eddy correlation system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据由仪器自动获取的原始数据。</w:t>
+        <w:t xml:space="preserve">This data is the original data automatically obtained by the instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据无缺测，质量良好。</w:t>
+        <w:t xml:space="preserve">No missing data, good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区巴音郭楞蒙古自治州且末县塔克拉玛干沙漠腹地塔中 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tazhong, hinterland of Taklimakan Desert, Qiemo County, Bayingolin Mongolian Autonomous Prefecture, Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1099.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1099.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">三维风, 热通量, H2O, CO2, 动量通量, 摩擦速度, 三维风, 热通量, H2O, CO2, 动量通量, 摩擦速度</w:t>
+        <w:t xml:space="preserve">Theme:Three dimentional wind, Heat flux, H2O, CO2, Momentum flux, Friction speed, Three dimentional wind, Heat flux, H2O, CO2, Momentum flux, Friction speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2017</w:t>
+        <w:t xml:space="preserve">Time:2017 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  塔中,  巴音郭楞蒙古自治州,  新疆,  塔中,  巴音郭楞蒙古自治州 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Province,  Tazhong,  Bayingolin Mongolian Autonomous Prefecture,  Xinjiang Province,  Tazhong,  Bayingolin Mongolian Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1234,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1496,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1584,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所 </w:t>
+        <w:t xml:space="preserve">contributors:Urumqi Desert Meteorological Institute, China Meteorological Administration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张建涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang jiantao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Urumqi Desert Meteorological Institute, China Meteorological Administration , Zhang jiantao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所. 2017年塔克拉玛干沙漠湍流通量观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.36.</w:t>
+        <w:t xml:space="preserve">Urumqi Desert Meteorological Institute, China Meteorological Administration. Turbulent flow observation data of Taklimakan Desert in 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.36.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>