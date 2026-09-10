--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Simulated 2-meter temperature data of 3 km / h in Heihe River Basin in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009年黑河流域3公里1小时模拟2米气温数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3099.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Simulated 2-meter temperature data of 3 km / h in Heihe River Basin in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1754</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3099.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1754</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the simulated 2-meter temperature data of 3 km / h in Heihe River Basin in 2009. The spatial range: the grid center of the simulation area is located at (40.30n, 99.50e), the horizontal resolution is 3 km, and the number of simulation grid points of the model is 161 (longitude) x 201 (latitude). Projection mode: Lambert orthomorphic projection, two standard latitudes of 30n and 60N. Time range: from January 1, 2009 to December 31, 2009, with an interval of 1 hour File content description: a total of 12 files, named independently by variables. After decompression, each file is a text file with 7 lines of package description, 365 &lt; EM &gt; 24 &lt; / EM &gt; 201 lines, and 161 columns in each line. </w:t>
+        <w:t xml:space="preserve">本数据为2009年黑河流域3公里1小时模拟2米气温数据，空间范围：模拟区域的网格中心位于（40.30N，99.50E）, 水平分辨率为3 km，模式的模拟网格点数为161（经向）X 201（纬向）。投影方式：LAMBERT正形投影，两个标准纬度为30N 和60N。 时间范围：2009年1月1日－2009年12月31日，时间间隔为1小时 文件内容说明：共12个文件，按变量独立命名。每个文件解压缩后是一个文本文件，包行7行文件头说明，以及36524201行，每行有161列。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the development of RIEMS 2.0, a regional integrated environmental system model with independent copyright by the Key Laboratory of East Asia regional climate and environment, Institute of Atmospheric Physics, Chinese Academy of Sciences 2.0 regional climate model is based on the mesoscale model (MM5) developed by American Center for Atmospheric Research and Binzhou University as a non static dynamic framework, coupling some physical process schemes needed for climate research.</w:t>
+        <w:t xml:space="preserve">以中国科学院大气物理研究所东亚区域气候-环境重点实验室发展具有独立版权的区域集成环境系统模式RIEMS 2.0为基础，其中RIEMS 2.0区域气候模式是以美国大气研究中心和美国滨州大学发展的中尺度模式（MM5）为非静力动力框架，耦合了一些研究气候所需的物理过程方案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">These processes include biosphere atmosphere transport scheme, grell cumulus parameterization scheme using FC80 closure scheme, MRF planetary boundary conditions and modified CCM3 radiation square. The important parameters in the model were re calibrated using Heihe River Basin observation and remote sensing data, and the vegetation data were obtained using land use data in 2000 and 30se data in Heihe River basin A regional climate model suitable for the study of eco hydrological process in Heihe River Basin was established based on c-dem data. Using era interim reanalysis data as the driving field, a regional climate model suitable for the study of eco hydrological process in Heihe River Basin was established, and the annual simulation continuous integration in 2009 was carried out in Heihe River Basin</w:t>
+        <w:t xml:space="preserve">这些过程包括生物圈-大气圈输送方案、采用FC80闭合方案的Grell积云参数化方案、MRF行星边界条件和修改的CCM3辐射方等，采用黑河流域流域观测和遥感数据对该模式中的重要参数进行重新率定，并植被资料采用黑河流域数据清单中2000年土地利用数据和黑河流域30sec DEM数据，建立的起来适合黑河流域生态-水文过程研究的区域气候模式。采用采用era-interim再分析资料作为驱动场，驱动建立的适合黑河流域生态-水文过程研究的区域气候模式在黑河流域进行了2009年年全年模拟连续积分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:radiation, evaporation, MM5, Ground temperature 2 meters, CCM3, RIEMS, era-interim, precipitation, Regional climate model, air temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">辐射, 蒸发, MM5, 地面2米气温, CCM3, RIEMS, era-interim, 降水, 区域气候模式, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气探测 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Upper,  middle and lower reaches of Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  黑河上中下游,  黑河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiong zhe </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">熊喆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiong zhe </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">熊喆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiong zhe </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">熊喆</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiong zhe. Simulated 2-meter temperature data of 3 km / h in Heihe River Basin in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1754.</w:t>
+        <w:t xml:space="preserve">熊喆. 2009年黑河流域3公里1小时模拟2米气温数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1754.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>