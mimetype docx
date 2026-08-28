--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -2,878 +2,996 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research Report on ice quantity change of major glaciation centers in Western China and consultation report on its impact on water resources (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化研究报告及对水资源的影响咨询报告（2010年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0016.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research Report on ice quantity change of major glaciation centers in Western China and consultation report on its impact on water resources (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.87</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0016.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.87</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">It includes a brief introduction of data and methods, spatiotemporal characteristics of ice change, glacier mass balance process, and estimation of melting water equivalent between glacier disaster and ice loss. Mapping period to around 2010 </w:t>
+        <w:t xml:space="preserve">包括数据和方法简要介绍、冰量变化时空特征、冰川物质平衡过程、冰川灾害与冰量损失融水相当量估计。制图时期至2010年前后</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">It includes a brief introduction of data and methods, spatiotemporal characteristics of ice mass change, glacier mass balance process, and estimation of melting water equivalent between glacier disaster and ice loss </w:t>
+        <w:t xml:space="preserve">包括数据和方法简要介绍、冰量变化时空特征、冰川物质平衡过程、冰川灾害与冰量损失融水相当量估计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Major glaciation centers in Western China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Center for glaciation, research report, ice change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川作用中心, 研究报告, 冰量变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The center of glaciation,  the change of ice amount </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">研究报告,  冰川作用中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1025,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1114,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1198,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1287,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1375,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin. Research Report on ice quantity change of major glaciation centers in Western China and consultation report on its impact on water resources (2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.87.</w:t>
+        <w:t xml:space="preserve">刘时银. 中国西部主要冰川作用中心冰量变化研究报告及对水资源的影响咨询报告（2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.87.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>