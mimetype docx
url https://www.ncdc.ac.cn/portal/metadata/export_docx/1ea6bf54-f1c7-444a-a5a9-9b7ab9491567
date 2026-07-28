--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西鄂尔多斯高原-阴山北麓荒漠植物群落生境照片（2017-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Photos of Desert Plant Community Habitat on the North Foot of the Yinshan Mountains in the West Ordos Plateau (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photos of Desert Plant Community Habitat on the North Foot of the Yinshan Mountains in the West Ordos Plateau (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4084.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4084.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB4084.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集以乌兰布和沙漠、库布齐沙漠、贺兰山东部、西鄂尔多斯—阴山北麓荒漠草原等为调查区，于2017-2021四年共调查点位404个，踏查点位79个。重点调查分布在研究区内的草原化灌木荒漠、半灌木-矮半灌木荒漠、灌木荒漠等植被类型。调查的主要植被群系达30种，其中主要灌木群系包括红砂群系、珍珠猪毛菜群系、柠条锦鸡儿群系等，主要草本群系包括短花针茅群系、碱韭群系、沙生针茅群系等。   以分布在研究区内的所有群落为调查对象，调查期间拍摄群落生境照片6559张，为了调查清楚群落的垂直结构，利用无人机分10m，20m，30m，50m，70m，90m，110m的6个垂直高度拍摄样地整体景观照，在20m高度处拍摄灌木样方特征。并利用相机对植物群落水平分布特征及灌木和草本样方进行拍摄，以便于划分植物群落界限和研究植物种群空间分布格局特征。</w:t>
+        <w:t xml:space="preserve">This dataset takes the Ulanbuhe Desert, Kubuqi Desert, the eastern part of Helan Mountains, and the desert grassland at the northern foot of the Western Ordos Yinshan Mountains as the survey areas. A total of 404 survey points and 79 survey points were surveyed from 2017 to 2021. Focus on investigating vegetation types such as grassland shrub desert, semi shrub dwarf semi shrub desert, and shrub desert distributed in the study area. The main vegetation formations investigated amounted to 30 species, among which the main shrub formations include the Red Sand Formation, Pearl Salsola Formation, Caragana korshinskii Formation, etc. The main herbaceous formations include the Short Flower Stipa Formation, Alkali Leek Formation, Sand Stipa Formation, etc. Taking all the communities distributed in the research area as the survey objects, 6559 photos of the community habitat were taken during the survey period. In order to investigate the vertical structure of the community, drones were used to take overall landscape photos of the sample plot at 6 vertical heights of 10m, 20m, 30m, 50m, 70m, 90m, and 110m, and shrub plot features were taken at a height of 20m. And use a camera to capture the horizontal distribution characteristics of plant communities and shrubs and herbaceous samples, in order to facilitate the division of plant community boundaries and study the spatial distribution pattern characteristics of plant populations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主产生。</w:t>
+        <w:t xml:space="preserve">  Autonomously generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  野外采集与数字化加工。</w:t>
+        <w:t xml:space="preserve">  Field collection and digital processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用高像素相机和无人机拍摄，选择光线充足、风力较小的天气，防止拍摄图像迷糊不清。拍摄照片完成后，按要求命名后建立各样地文件夹保持。删除重复照片，并挑选拍摄清晰度较高的照片上传数据库。</w:t>
+        <w:t xml:space="preserve">  Use high pixel cameras and drones to take photos, choose weather with sufficient light and low wind speed to prevent blurred images. After taking photos, name them according to the requirements and create various folders to keep them. Delete duplicate photos and select photos with higher clarity to upload to the database. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯高原-阴山北麓荒漠 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:West Ordos Plateau - Desert at the northern foot of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">30.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:30.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:JPG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">样方照片, 景观照片, 低空航拍</w:t>
+        <w:t xml:space="preserve">Theme:Sample photos, landscape photos, low altitude aerial photos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯高原,  阴山北麓荒漠,  阴山北麓半荒漠地区 </w:t>
+        <w:t xml:space="preserve">Place:The Western Ordos Plateau,  the desert at the northern foot of the Yinshan Mountains,  and the semi desert area at the northern foot of the Yinshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰登明,  刘芳,  李慧卿,  李梓豪,  赵昕,  赵杏花 </w:t>
+        <w:t xml:space="preserve">contributors:,  ,  ,  LI Zihao,  ZHAO Xin,  Zhao Xinghua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰  </w:t>
+        <w:t xml:space="preserve">author:LIAN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Xinghua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">兰登明,刘芳,李慧卿,李梓豪,赵昕,赵杏花. 西鄂尔多斯高原-阴山北麓荒漠植物群落生境照片（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4084.2023.</w:t>
+        <w:t xml:space="preserve">, , , LI Zihao, ZHAO Xin, Zhao Xinghua. Photos of Desert Plant Community Habitat on the North Foot of the Yinshan Mountains in the West Ordos Plateau (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4084.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>