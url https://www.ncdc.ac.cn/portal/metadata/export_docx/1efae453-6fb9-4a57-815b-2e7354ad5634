--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment change data of the Yellow River Basin from 2015 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2018年黄河流域水沙变化数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0053.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment change data of the Yellow River Basin from 2015 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.43</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0053.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset collects data on water and sediment variations detected by major hydrological stations in the Yellow River Basin from 2015 to 2019. The regions where the hydrological stations are located are: Tangnaihai, Lanzhou, Shizuishan, Toudaoguai, Longmen, Tongguan, Sanmenxia, Xiaolangdi, Huayuankou, Gaocun, Aishan, and Lijin. The data mainly includes annual sediment discharge (unit: hundred million tons) and annual average sediment concentration (unit: kg/m3). Attribute Information: (1) Hydrological Control Station: Important control hydrological stations in the Yellow River Basin; (2) Basin Control Area: The area controlled by the hydrological control station (unit: ten thousand km2); (3) Annual Sediment Discharge: The amount of sediment discharged by the Yellow River when flowing through the hydrological station in a year (unit: hundred million tons); (4) Annual Average Sediment Concentration: The average sediment concentration per cubic meter of water in the area controlled by the hydrological station where the Yellow River flows through in a year (unit: kg/m3). </w:t>
+        <w:t xml:space="preserve">  本数据集收录了2015～2019年黄河流域主要水文站检测水沙数据变化。数据集中的水文站设立的地区为：唐乃亥、兰州、石嘴山、头道拐、龙门、潼关、三门峡、小浪底、花园口、高村、艾山、利津。数据内容主要为年输沙量（单位：亿吨）和年均含沙量（单位：kg/m3）。   属性信息：（1）水文控制站：黄河流域重要控制水文站；（2）流域控制面积：水文控制站所控制区域面积（单位：万km2）；（3）年输沙量：年黄河流经该水文站输沙量（单位：亿吨）；（4）年均含沙量：年黄河流经该水文站控制区域每立方米水中平均含沙量（单位：kg/m3）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is mainly sourced from the Yellow River Sediment Bulletin published by the Yellow River Network from 2015 to 2019.</w:t>
+        <w:t xml:space="preserve">  本数据集主要来源于黄河网2015～2019年黄河泥沙公报。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is mainly sourced from the Yellow River Sediment Bulletin published by the Yellow River Network from 2015 to 2019, and the data has been organized into a tabular format.</w:t>
+        <w:t xml:space="preserve">  本数据集数据主要来源于黄河网2015～2019年黄河泥沙公报，将数据整理成表格形式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control are implemented, accompanied by comprehensive data generation procedures and utilization methods. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hydrological control station, annual average sediment concentration, control basin area, annual sediment discharge</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文控制站, 年均含沙量, 控制流域面积, 年输沙量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gaocun,  Aishan,  Lijin,  Tang Naihai,  Lanzhou,  Shizuishan,  Toudaoguai,  Longmen,  Tongguan,  Sanmenxia,  Xiaolangdi,  Huayuankou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高村,  艾山,  利津,  唐乃亥,  兰州,  石嘴山,  头道拐,  龙门,  潼关,  三门峡,  小浪底,  花园口 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Runoff and sediment change data of the Yellow River Basin from 2015 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.43.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2018年黄河流域水沙变化数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.43.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>