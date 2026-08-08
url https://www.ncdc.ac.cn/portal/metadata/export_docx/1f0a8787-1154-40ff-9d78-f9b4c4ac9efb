--- v0 (2026-05-08)
+++ v1 (2026-08-08)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国区域高分辨率气候资源情景预估数据集（1986-2098年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">China Regional High Resolution Climate Change Scenario Estimation Dataset (1986-2098)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China Regional High Resolution Climate Change Scenario Estimation Dataset (1986-2098)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3916.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3916.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.RECEEIAWFPPP.DB3916.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据范围为中国地区，时间段为1986-2098年，空间分辨率为6.25×6.25公里，包括气温、降水、平均风速、最大风速、风向、风向频率、总辐射、入射太阳辐射、日照时数，数据大小合计约3GB，每个变量1个文件。   单位：气温（℃）、降水（毫米每天）、平均风速(米每秒)、最大风速(米每秒)、风向(度)、风向频率（无量纲）、总辐射（瓦每平方米）、入射太阳辐射（瓦每平方米）、日照时数（小时）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过区域气候模式RegCM4.4动力降尺度的模拟能力改进、联合统计降尺度等技术研制高时空分辨率的气候变化情景数据，开展风能和太阳能资源、风电和光伏发电量变化的多模式集合预估研究。本数据基于意大利理论物理研究中心开发的RegCM4.4区域气候模式完成的动力降尺度模拟结果研制。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在进行长期模拟预估之前，首先对新版RegCM4.4区域气候模式的不同物理参数化方案进行大量组合试验，对比分析不同参数化方案的模拟效果，最终形成对中国当代气温和降水模拟效果最好的参数化组合CLM+Emanuel，随后基于以上组合通过改善地表发射率和引入中国实际植被覆盖数据等对区域模式进行进一步改进和优化，最终明显提升了该模式对中国地区当代气温和降水的模拟效果，尤其是东部季风区，使气温的模拟偏差由±2~3℃减少至±1℃，降水与观测的相关系数也由0.3~0.5提升至0.5~0.7。在更小的局地尺度开展气候变化预估研究时，需要用到比25公里分辨率更高的预估结果，通过统计降尺度获得更高分辨率预估结果可以有效避免计算资源的限制。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于6.25公里高分辨率CLDAS格点观测数据，利用多变量误差订正方法（MBCSD 方法），即经过订正季节循环及分位数映射方法（QM）的动力-统计联合降尺度，可以有效地减少模拟偏差，最终得到更高分辨率的预估结果，从而为局地尺度气候变化提供更多可靠细节。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/04/01-2023/03/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/04/01-2023/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.7 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">nc</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气候变化预估, 高分辨率, 情景, 降尺度</w:t>
+        <w:t xml:space="preserve">Theme:Climate change estimation, high-resolution, scenario, downscaling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986-2098</w:t>
+        <w:t xml:space="preserve">Time:1986-2098</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国区域 </w:t>
+        <w:t xml:space="preserve">Place:China region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  6.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴佳 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴佳  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFB1502800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">风电场、光伏电站生态气候效应和环境影响评价研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴佳. 中国区域高分辨率气候资源情景预估数据集（1986-2098年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3916.2023.</w:t>
+        <w:t xml:space="preserve">. China Regional High Resolution Climate Change Scenario Estimation Dataset (1986-2098). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3916.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Han Zhenyu, Shi Ying, Wu Jia, Xu Ying, Zhou Botao. Combined Dynamical and Statistical Downscaling for High-Resolution Projections of Multiple Climate Variables in the Beijing–Tianjin–Hebei Region of China[J]. Journal of Applied Meteorology and Climatology, 2019, 58, (11). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">