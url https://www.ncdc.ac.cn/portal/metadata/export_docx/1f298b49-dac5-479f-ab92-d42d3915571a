--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用多路敏感性编码减少扩散加权图像几何畸变的可行性研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A feasible study on using multiplexed sensitivity-encoding to reduce geometric distortion in diffusion-weighted echo planar imaging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A feasible study on using multiplexed sensitivity-encoding to reduce geometric distortion in diffusion-weighted echo planar imaging</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2496.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2496.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2496.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该文章采用相位编码方向分段的多次激发EPI序列和基于MUSE的无导航脉冲重建算法，使用多路敏感性编码对图像进行处理优化处理，减少扩散加权图像的几何畸变，提高弥散功能成像的图像质量和几何精度，有助于提高治疗效果和精准度。</w:t>
+        <w:t xml:space="preserve">In this paper, phase coded directional segmented multiple excitation EPI sequence and muse based non navigation pulse reconstruction algorithm are used to optimize the image processing, reduce the geometric distortion of diffusion weighted image, improve the image quality and geometric accuracy of diffusion functional imaging, and help to improve the treatment effect and accuracy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  单次激发（SS）回波平面成像（EPI）是临床上常用的弥散加权成像（DWI）方法。单次激发扩散加权EPI（SS-DWEPI）极限的几何畸变在精密放射治疗中的应用。我们的目的是调查使用多路敏感编码DWEPI（MUSE-DWEPI）减少几何畸变，使其能用于脑放射治疗。在体模研究中，比较MUSE-DWEPI和SS-DWEPI测量的体模直径，计算几何畸变率（%GD）。分析了控制点的位移矢量，还绘制和计算了。在一项患者研究中，10名患者（6名术后胶质瘤患者，4名脑肿瘤患者）需要进行MRI检查，并对SS-DWEPI和MUSE-DWEPI中的图像失真水平进行了评估以T2周期性旋转重叠平行线增强重建（T2-PROP ELLER）图像为参照进行比较。基于t2pro PELLER、SS-DWEPI和MUSE-DWEPI，利用Dice相似系数（DSC）和Hausdorff距离，描绘肿瘤靶区和四个脑区（HD）量化几何变形水平。</w:t>
+        <w:t xml:space="preserve">Single shot echo planar imaging (EPI) is a commonly used diffusion weighted imaging (DWI) method in clinic. Geometric distortion of the limit of single shot diffusion weighted EPI (ss-dwepi) Objective: To explore the application of X-ray in precision radiotherapy. Our aim is to investigate the use of multiplex sensitive coding dwepi Muse-dwepi can be used in brain radiotherapy to reduce geometric distortion. In the phantom study, the phantom diameter meters measured by muse-dwepi and ss-dwepi were compared to calculate the geometric distortion rate (GD). The displacement vector of control point is analyzed, and the displacement vector is drawn and calculated. In a patient study, 10 patients (6 patients with postoperative gliomas and 4 patients with brain tumors) required MRI examination, and the image distortion levels in ss-dwepi and muse-dwepi were evaluated, using t2-prop Eller) images were compared. Based on t2pro Peller, ss-dwepi and muse-dwepi were used to depict the tumor target area and four brain regions (hd) by using dice similarity coefficient (DSC) and Hausdorff distance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在体模研究中，比较MUSE-DWEPI和SS-DWEPI测量的体模直径，计算几何畸变率（%GD）。</w:t>
+        <w:t xml:space="preserve">In phantom study, the phantom diameters measured by muse-dwepi and ss-dwepi were compared, and the geometric distortion rate (GD) was calculated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多路敏感性编码, 回波平面成像, 几何畸变</w:t>
+        <w:t xml:space="preserve">Theme:Multi channel sensitivity coding, echo plane imaging, geometric distortion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">申国盛  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 使用多路敏感性编码减少扩散加权图像几何畸变的可行性研究. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2496.2022.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. A feasible study on using multiplexed sensitivity-encoding to reduce geometric distortion in diffusion-weighted echo planar imaging. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2496.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>