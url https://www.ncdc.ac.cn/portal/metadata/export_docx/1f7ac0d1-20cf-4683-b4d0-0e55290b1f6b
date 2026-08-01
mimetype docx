--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾专题数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Special data set of snow disaster in pastoral areas of Qinghai Tibet Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Special data set of snow disaster in pastoral areas of Qinghai Tibet Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0020.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0020.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db2525.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集利用青藏高原地区109个地面气象台站逐日积雪观测资料，按照《气象灾害分级指标》（DB63/T372-2018）中的雪灾等级划分标准，统计20年来青藏高原地区发生轻度、中度、重度和特重度等级雪灾的日数，形成的雪灾数据集可为青藏高原地区雪灾风险评估、风险预警和雪灾风险区划提供数据支撑。数据集包含4个数据文件，命名分别为轻度雪灾.shp、重度雪灾.shp、重度雪灾.shp和特重度雪灾.shp，文件属性表中FID为站点编号，SUM为雪灾发生日数。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; Based on the daily snow observation data of 109 ground meteorological stations in the Qinghai Tibet Plateau and the snow disaster classification standard in the meteorological disaster classification index (db63 / t372-2018), this data set counts the days of mild, moderate, severe and extra severe snow disasters in the Qinghai Tibet Plateau in the past 20 years. The snow disaster data set can be used for snow disaster risk assessment and Provide data support for risk early warning and snow disaster risk zoning. The data set contains four data files named mild snow disaster.shp, severe snow disaster.shp, severe snow disaster.shp and extremely severe snow disaster.shp. FID in the file attribute table is the site number and sum is the number of snow disaster days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据源为青藏高原地区气象台站2000-2020年雪深观测资料， 以及《气象灾害分级指标》（DB63/T372-2018）。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   The data sources are the snow depth observation data of meteorological stations in the Qinghai Tibet Plateau from 2000 to 2020 and the meteorological disaster classification index (db63 / t372-2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用青藏高原地区109个地面气象台站逐日积雪观测资料，按照《气象灾害分级指标》（DB63/T372-2018）中的雪灾等级划分标准，进行人工统计</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Based on the daily snow cover observation data of 109 surface meteorological stations in the Qinghai Tibet Plateau, artificial statistics are carried out according to the snow disaster classification standard in the meteorological disaster classification index (db63 / t372-2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  灾害类别、灾害时间、经济损失和人员伤亡等情况。将本文数据集中统计的雪灾发生日数与政府发布的雪灾发生日数进行对比分析，两者相关程度较高，R2达到了0.84，绝对误差保持在±5d。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Disaster category, disaster time, economic losses, casualties, etc. Comparing the snow disaster days counted in the data set in this paper with the snow disaster days released by the government, the correlation between them is high, R2 reaches 0.84, and the absolute error remains within ± 5D. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">187.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:187.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原, 雪灾, 气象站点</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, snow disaster, meteorological station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">145.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,1118 +1185,746 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Hong Xing Li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史飞飞,  肖建设,  李林,  曹晓云,  李晓东,  李红梅 </w:t>
+        <w:t xml:space="preserve">contributors:SHI Feifei,  ,  LI Lin,  CAO Xiaoyun,  LI Xiaodong,  LI Hongmei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史飞飞  </w:t>
+        <w:t xml:space="preserve">author:SHI Feifei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SHI Feifei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41961012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">青海湖湖冰物候和厚度对气候变化的响应研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41761078</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于多源卫星的青藏高原湿雪判识算法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019QZKK0106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西风-季风协同作用下三江源核心区气候变化影响及冻土变化观测与研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019-ZJ-7036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">三江源国家公园冻土变化与植被、土地覆盖相互作用机制研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020-ZJ-731</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">青藏高原典型区融雪型汛情风险预警技术研究-以昆仑山为例</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">史飞飞,肖建设,李林,曹晓云,李晓东,李红梅. 青藏高原牧区雪灾专题数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2525.2022.</w:t>
+        <w:t xml:space="preserve">SHI Feifei, , LI Lin, CAO Xiaoyun, LI Xiaodong, LI Hongmei. Special data set of snow disaster in pastoral areas of Qinghai Tibet Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2525.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>