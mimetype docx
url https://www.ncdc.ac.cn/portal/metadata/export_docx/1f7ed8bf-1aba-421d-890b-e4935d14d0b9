--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -2,974 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃河西地区荒漠植物种群繁殖对策的研究项目的汇交数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The confluence data of the research project on the reproductive strategies of desert plant population in Hexi region of Gansu Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The confluence data of the research project on the reproductive strategies of desert plant population in Hexi region of Gansu Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3805.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3805.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.419</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃河西地区荒漠植物种群繁殖对策的研究项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为兰州大学安黎哲教授，项目运行时间为2004.1-2007.12。 该项目汇交数据： 超干保存对种子的影响 该数据为Word格式，里边包含很多分析图，对霸王种子和黄花补血草种子分别采用45℃、室温和15℃保存下的活力变化对比研究，分别采用缓湿处理、人工老化和超干处理对电导率和种子生理活性指标等影响的对比研究。具体如下： 45℃保存霸王种子活力变化 图1 霸王种子保存在45℃的发芽率（%） 图2 霸王种子保存在45℃的发芽指数 图3 霸王种子保存在45℃的活力指数 室温保存霸王种子活力变化 图4 霸王种子保存在室温的发芽率（%） 图5 霸王种子保存在室温的发芽指数 图6 霸王种子保存在室温的活力指数 15℃保存霸王种子活力变化 图7 霸王种子保存在15℃的发芽率（%） 图8 霸王种子保存在15℃的发芽指数 图9 霸王种子保存在15℃的活力指数 45℃保存黄花补血草种子活力变化 图10 黄花补血草种子保存在45℃的发芽率（%） 图11 黄花补血草种子保存在45℃的发芽指数 图12 黄花补血草种子保存在45℃的活力指数 室温保存黄花补血草种子活力变化 图13 黄花补血草种子保存在室温的发芽率（%） 图14 黄花补血草种子保存在室温的发芽指数 图15 黄花补血草种子保存在室温的活力指数 15℃保存黄花补血草种子活力变化 图16 黄花补血草种子保存在15℃的发芽率（%） 图17 黄花补血草种子保存在15℃的发芽指数 图18 黄花补血草种子保存在15℃的活力指数 缓湿处理对种子相对电导率的影响 图28 霸王种子未经缓湿处理相对电导率的变化 图29 霸王种子经缓湿处理相对电导率的变化 图31 黄花补血草种子经缓湿处理相对电导率的变化 人工老化处理对霸王种子的影响 图34 人工老化处理对霸王种子发芽率的影响 图35 人工老化处理对霸王种子活力指数的影响 图36 人工老化处理对霸王种子相对电导率的影响 人工老化处理对黄花补血草种子的影响 图37 人工老化处理对黄花补血草种子发芽率的影响 图38 人工老化处理对黄花补血草种子活力指数的影响 图39 人工老化处理对黄花补血草种子相对电导率的影响 人工老化处理15天后对种子醛类物质含量的影响 图52 人工老化处理15天后对霸王种子醛类物质含量的影响 图53 人工老化处理15天后对黄花补血草种子醛类物质含量的影响 超干处理对种子生理活性指标的影响 表31 超干处理对霸王种子生理活性指标的影响 表32 超干处理对黄花补血草种子生理活性指标的影响 2.荒漠植物种皮微形态结构特征 （包括实验条件、种皮微结构电镜图片及分析 47种植物分布，种属，物种代码，种子长轴，短轴长度及重量列表、种皮元素成分表）word文档</w:t>
+        <w:t xml:space="preserve">The research project of desert plant population propagation strategy in Hexi region of Gansu province belongs to the major research plan of "environmental and Ecological Science in Western China" of National Natural Science Foundation of China, and the person in charge is Professor an Lizhe of Lanzhou University, and the project runs from January 2004 to December 2007. Data of the project: Effect of ultra dry storage on Seeds The data is in word format, which contains a lot of analysis charts. The comparative study on the vigor changes of the seeds of overlord and huanghuabuxuecao stored at 45 ℃, room temperature and 15 ℃, respectively, and the effects of slow humidity treatment, artificial aging and ultra dry treatment on the conductivity and physiological activity indexes of the seeds were carried out. The details are as follows: Changes of seed vigor of overlord preserved at 45 ℃ Fig. 1 germination rate of Bawang seeds preserved at 45 ℃ (%) Fig. 2 germination index of overlord seeds preserved at 45 ℃ Fig. 3 vigor index of overlord seeds preserved at 45 ℃ Changes of seed vigor of overlord preserved at room temperature Fig. 4 germination rate of Bawang seeds stored at room temperature (%) Fig. 5 germination index of overlord seeds stored at room temperature Fig. 6 vigor index of overlord seeds stored at room temperature Changes of seed vigor of overlord preserved at 15 ℃ Figure 7 germination rate of Bawang seeds stored at 15 ℃ (%) Fig. 8 germination index of overlord seeds preserved at 15 ℃ Fig. 9 vigor index of overlord seeds preserved at 15 ℃ Changes of seed vigor of Herba Polygonatum stored at 45 ℃ Figure 10 germination rate of seed of Limonium dahuricum at 45 ℃ (%) Figure 11 germination index of the seed of Limonium dahuricum at 45 ℃ Fig. 12 seed vigor index of Limonium dahuricum at 45 ℃ Changes of seed vigor of Herba Polygonatum stored at room temperature Fig. 13 germination rate of seeds of Limonium dahuricum at room temperature (%) Figure 14 germination index of the seed of Limonium dahuricum at room temperature FIG. 15 the activity index of the seed of Limonium dahuricum at room temperature Changes of seed vigor of Limonium dahuricum at 15 ℃ Figure 16 germination rate of seeds of Limonium dahuricum at 15 ℃ (%) Figure 17 germination index of the seed of Limonium dahuricum at 15 ℃ Fig. 18 seed vigor index of Limonium dahuricum at 15 ℃ Effect of slow humidity treatment on seed relative conductivity Fig. 28 change of relative conductivity of Bawang seed without slow humidity treatment Fig. 29 change of relative conductivity of Bawang seed after slow humidity treatment Fig. 31 change of relative electric conductivity of seed of Limonium dahuricum The effect of artificial aging treatment on the seeds of overlord Fig. 34 effect of artificial aging treatment on germination rate of overlord seeds Fig. 35 effect of artificial aging treatment on vigor index of overlord seed Fig. 36 Effect of artificial aging on relative conductivity of overlord seeds Effect of artificial aging treatment on the seed of Limonium dahuricum Fig. 37 Effect of artificial aging treatment on seed germination rate of Limonium dahuricum Fig. 38 effect of artificial aging treatment on seed vigor index of Limonium dahuricum Fig. 39 effect of artificial aging treatment on the relative conductivity of seed Effect of artificial aging treatment on aldehydes content in seeds after 15 days Fig. 52 effect of artificial aging treatment on aldehydes content of overlord seeds after 15 days Fig. 53 effect of artificial aging treatment on aldehydes content in seeds of Limonium dahuricum after 15 days Effect of ultra dry treatment on physiological activity index of seeds Table 31 effect of ultra dry treatment on physiological activity index of overlord seed Table 32 effect of ultra dry treatment on physiological activity indexes of seeds of Polygonum odoratum 2. Morphological and structural characteristics of seed coat of desert plants (including experimental conditions, electron microscope pictures of seed coat microstructure and analysis of 47 species distribution, species, species code, long axis of seed, short axis length and weight list, element composition table of seed coat) word document </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2004/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2004/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省河西 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hexi, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文本</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TXT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">超干保存, 种皮微形态结构, 种子, 荒漠植物</w:t>
+        <w:t xml:space="preserve">Theme:Ultra dry preservation, Micromorphology of testa, Seed, Desert plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004 2006</w:t>
+        <w:t xml:space="preserve">Time:2004 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河西,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Hexi,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1003,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1092,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1176,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1265,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1353,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">安黎哲 </w:t>
+        <w:t xml:space="preserve">contributors:AnLizhe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:AnLizhe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">安黎哲. 甘肃河西地区荒漠植物种群繁殖对策的研究项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.419.</w:t>
+        <w:t xml:space="preserve">AnLizhe. The confluence data of the research project on the reproductive strategies of desert plant population in Hexi region of Gansu Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.419.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>