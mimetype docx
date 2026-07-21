--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于时空数据融合的青藏高原 250 米分辨率长时序列月度 NDVI 数据集（1981-2020 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00856</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00856</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00856</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据以GIMMS NDVI3g和MOD13Q1 NDVI数据集为基础，利用Python语言调用Arcpy服务合成月度最大值，然后利用python语言的GDAL和sklearn软件包对全年逐月NDVI数据进行萨维茨基-戈莱滤波去噪、回归分析和250米分辨率NDVI数据处理。利用 Savitzky-Golay 滤波器和 sklearn 软件包去除逐月 NDVI 数据中的噪声，对两组数据的重叠年份进行回归，分析数据，并扩展 250 米分辨率的 NDVI 数据集，最终整合出 1981-2020 年青藏高原 250 米分辨率的逐月 NDVI 时间序列数据集。该数据集可反映 1981-2020 年青藏高原 NDVI 的时空变化，可用于提高长时间序列数据的时空分辨率，为青藏高原植被动态和空间格局研究以及生态环境监测提供数据支持。</w:t>
+        <w:t xml:space="preserve">This data is based on the GIMMS NDVI3g and MOD13Q1 NDVI datasets. The monthly maximum value is synthesized by calling the Arcpy service in Python language. Then, the Savitsky Golay filter denoising, regression analysis, and 250 meter resolution NDVI data processing are performed on the annual monthly NDVI data using the GDAL and sklearn software packages in Python language. Using Savitzky Golay filter and sklearn software package to remove noise from monthly NDVI data, regressing the overlapping years of the two sets of data, analyzing the data, and expanding the NDVI dataset with a resolution of 250 meters, finally integrating the monthly NDVI time series dataset with a resolution of 250 meters on the Qinghai Tibet Plateau from 1981 to 2020. This dataset can reflect the spatiotemporal changes of NDVI on the Qinghai Tibet Plateau from 1981 to 2020, and can be used to improve the spatiotemporal resolution of long-term series data, providing data support for the study of vegetation dynamics and spatial patterns, as well as ecological environment monitoring on the Qinghai Tibet Plateau. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  GIMMS NDVI3g和MOD13Q1 NDVI数据集。</w:t>
+        <w:t xml:space="preserve">    GIMMS NDVI3g and MOD13Q1 NDVI datasets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用Python语言调用Arcpy服务合成月度最大值，然后利用python语言的GDAL和sklearn软件包对全年逐月NDVI数据进行萨维茨基-戈莱滤波去噪、回归分析和250米分辨率NDVI数据处理。利用 Savitzky-Golay 滤波器和 sklearn 软件包去除逐月 NDVI 数据中的噪声，对两组数据的重叠年份进行回归，分析数据，并扩展 250 米分辨率的 NDVI 数据集，最终整合出 1981-2020 年青藏高原 250 米分辨率的逐月 NDVI 时间序列数据集。</w:t>
+        <w:t xml:space="preserve">    Using Python language to call Arcpy service to synthesize monthly maximum values, and then using Python language's GDAL and sklearn software packages to perform Savitsky Golay filtering denoising, regression analysis, and 250 meter resolution NDVI data processing on the annual monthly NDVI data. Using Savitzky Golay filter and sklearn software package to remove noise from monthly NDVI data, regressing the overlapping years of the two sets of data, analyzing the data, and expanding the NDVI dataset with a resolution of 250 meters, finally integrating the monthly NDVI time series dataset with a resolution of 250 meters on the Qinghai Tibet Plateau from 1981 to 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  首先是对两组数据的重叠年份进行时序分析，20002015年之间具有较好的一致性，因此本文采用重叠年份数据进行相关性分析，并求得逐月相关系数介于0.880.92之间，均通过了0.001的置信度检验，确保了数据的精度和可靠性。为消除年内生长周期的影响，对两组数据的逐月数据进行了SG平滑滤波，将处理后的数据重新进行相关分析，发现相关系数提高0.910.93。</w:t>
+        <w:t xml:space="preserve">    Firstly, a time series analysis was conducted on the overlapping years of the two sets of data. There was good consistency between 2000 and 2015. Therefore, this article used overlapping year data for correlation analysis and obtained monthly correlation coefficients between 0.880.92, all of which passed the 0.001 confidence test, ensuring the accuracy and reliability of the data. To eliminate the influence of the annual growth cycle, SG smoothing filtering was applied to the monthly data of the two groups, and the processed data was re analyzed for correlation. It was found that the correlation coefficient increased by 0.910.93. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1981/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1981/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">NDVI, 青藏高原, 高时间和空间分辨率</w:t>
+        <w:t xml:space="preserve">Theme:NDVI, Qinghai Tibet Plateau, high temporal and spatial resolution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1981-2020</w:t>
+        <w:t xml:space="preserve">Time:1981-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘峰贵 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Fenggui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘峰贵  </w:t>
+        <w:t xml:space="preserve">author:LIU Fenggui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Fenggui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘峰贵. 基于时空数据融合的青藏高原 250 米分辨率长时序列月度 NDVI 数据集（1981-2020 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00856.</w:t>
+        <w:t xml:space="preserve">LIU Fenggui. A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00856.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">李红英；刘峰贵；陈琼；夏兴生. 1981–2020年青藏高原250 m分辨率逐月NDVI时空融合数据集[J]. 中国科学数据, -PAGES, . </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.11922/11-6035.csd.2024.0148.zh.</w:t>
       </w:r>