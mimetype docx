--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于时空数据融合的青藏高原 250 米分辨率长时序列月度 NDVI 数据集（1981-2020 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00856</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00856</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00856</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31253.11.sciencedb.j00001.00856</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is based on the GIMMS NDVI3g and MOD13Q1 NDVI datasets. The monthly maximum value is synthesized by calling the Arcpy service in Python language. Then, the Savitsky Golay filter denoising, regression analysis, and 250 meter resolution NDVI data processing are performed on the annual monthly NDVI data using the GDAL and sklearn software packages in Python language. Using Savitzky Golay filter and sklearn software package to remove noise from monthly NDVI data, regressing the overlapping years of the two sets of data, analyzing the data, and expanding the NDVI dataset with a resolution of 250 meters, finally integrating the monthly NDVI time series dataset with a resolution of 250 meters on the Qinghai Tibet Plateau from 1981 to 2020. This dataset can reflect the spatiotemporal changes of NDVI on the Qinghai Tibet Plateau from 1981 to 2020, and can be used to improve the spatiotemporal resolution of long-term series data, providing data support for the study of vegetation dynamics and spatial patterns, as well as ecological environment monitoring on the Qinghai Tibet Plateau. </w:t>
+        <w:t xml:space="preserve">  本数据以GIMMS NDVI3g和MOD13Q1 NDVI数据集为基础，利用Python语言调用Arcpy服务合成月度最大值，然后利用python语言的GDAL和sklearn软件包对全年逐月NDVI数据进行萨维茨基-戈莱滤波去噪、回归分析和250米分辨率NDVI数据处理。利用 Savitzky-Golay 滤波器和 sklearn 软件包去除逐月 NDVI 数据中的噪声，对两组数据的重叠年份进行回归，分析数据，并扩展 250 米分辨率的 NDVI 数据集，最终整合出 1981-2020 年青藏高原 250 米分辨率的逐月 NDVI 时间序列数据集。该数据集可反映 1981-2020 年青藏高原 NDVI 的时空变化，可用于提高长时间序列数据的时空分辨率，为青藏高原植被动态和空间格局研究以及生态环境监测提供数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    GIMMS NDVI3g and MOD13Q1 NDVI datasets.</w:t>
+        <w:t xml:space="preserve">  GIMMS NDVI3g和MOD13Q1 NDVI数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Using Python language to call Arcpy service to synthesize monthly maximum values, and then using Python language's GDAL and sklearn software packages to perform Savitsky Golay filtering denoising, regression analysis, and 250 meter resolution NDVI data processing on the annual monthly NDVI data. Using Savitzky Golay filter and sklearn software package to remove noise from monthly NDVI data, regressing the overlapping years of the two sets of data, analyzing the data, and expanding the NDVI dataset with a resolution of 250 meters, finally integrating the monthly NDVI time series dataset with a resolution of 250 meters on the Qinghai Tibet Plateau from 1981 to 2020.</w:t>
+        <w:t xml:space="preserve">  利用Python语言调用Arcpy服务合成月度最大值，然后利用python语言的GDAL和sklearn软件包对全年逐月NDVI数据进行萨维茨基-戈莱滤波去噪、回归分析和250米分辨率NDVI数据处理。利用 Savitzky-Golay 滤波器和 sklearn 软件包去除逐月 NDVI 数据中的噪声，对两组数据的重叠年份进行回归，分析数据，并扩展 250 米分辨率的 NDVI 数据集，最终整合出 1981-2020 年青藏高原 250 米分辨率的逐月 NDVI 时间序列数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Firstly, a time series analysis was conducted on the overlapping years of the two sets of data. There was good consistency between 2000 and 2015. Therefore, this article used overlapping year data for correlation analysis and obtained monthly correlation coefficients between 0.880.92, all of which passed the 0.001 confidence test, ensuring the accuracy and reliability of the data. To eliminate the influence of the annual growth cycle, SG smoothing filtering was applied to the monthly data of the two groups, and the processed data was re analyzed for correlation. It was found that the correlation coefficient increased by 0.910.93. </w:t>
+        <w:t xml:space="preserve">  首先是对两组数据的重叠年份进行时序分析，20002015年之间具有较好的一致性，因此本文采用重叠年份数据进行相关性分析，并求得逐月相关系数介于0.880.92之间，均通过了0.001的置信度检验，确保了数据的精度和可靠性。为消除年内生长周期的影响，对两组数据的逐月数据进行了SG平滑滤波，将处理后的数据重新进行相关分析，发现相关系数提高0.910.93。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:38.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:NDVI, Qinghai Tibet Plateau, high temporal and spatial resolution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDVI, 青藏高原, 高时间和空间分辨率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Fenggui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘峰贵 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Fenggui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘峰贵  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Fenggui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘峰贵</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Fenggui. A long time-series 250m resolution monthly NDVI dataset for the Tibetan Plateau based on temporal and spatial data fusion (1981-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00856.</w:t>
+        <w:t xml:space="preserve">刘峰贵. 基于时空数据融合的青藏高原 250 米分辨率长时序列月度 NDVI 数据集（1981-2020 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.j00001.00856.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李红英；刘峰贵；陈琼；夏兴生. 1981–2020年青藏高原250 m分辨率逐月NDVI时空融合数据集[J]. 中国科学数据, -PAGES, . </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.11922/11-6035.csd.2024.0148.zh.</w:t>
+        <w:t xml:space="preserve">李红英；刘峰贵；陈琼；夏兴生. 1981–2020年青藏高原250 m分辨率逐月NDVI时空融合数据集[J/OL]. 中国科学数据, -PAGES, DOI: 10.11922/11-6035.csd.2024.0148.zh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>