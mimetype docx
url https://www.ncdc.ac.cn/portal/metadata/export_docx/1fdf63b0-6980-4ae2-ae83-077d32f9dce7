--- v0 (2026-06-13)
+++ v1 (2026-09-14)
@@ -2202,73 +2202,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨光超, 朱忠礼, 谭磊, 刘绍民, 徐自为, 柏军华, 肖青. 怀来地区蒸渗仪测定玉米田蒸散发分析[J]. 高原气象, 2015, , (4): 1095-1106. </w:t>
+        <w:t xml:space="preserve">杨光超, 朱忠礼, 谭磊, 刘绍民, 徐自为, 柏军华, 肖青. 怀来地区蒸渗仪测定玉米田蒸散发分析[J]. 高原气象, 2015, (4): 1095-1106.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>