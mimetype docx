--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1212 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游生物量观测数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: biomass observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: biomass observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3003.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3003.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1749</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为在张掖市大满水分控制实验场、EC站点、超级站和石桥一社样地测量的作物生物量数据。   1）测量目的   生物量数据测量的目的在于：获取黑河流域下垫面上作物的生物量，作为先验知识用于植被生物物理参数反演和生态水文模型校正和验证。   2）测量仪器与原理   测量仪器：天平（精度0.1g）、烘箱。   3）测量地点与内容   a.大满小麦水分控制实验场   分别在2012-5-17、2012-5-23、2012-5-29、2012-6-3、2012-6-9、2012-6-14、2012-6-24、2012-7-5、2012-7-12测量小麦生物量。   b. EC站点   分别在2012-5-14、2012-5-21、2012-5-25、2012-5-31、2012-6-7、2012-6-13、2012-6-23、2012-6-28、2012-7-3、2012-7-13、2012-7-18、2012-7-23、2012-8-3、2012-8-12、2012-8-28测量EC-2、EC-3、EC-5、EC-6、EC-7、EC-8、EC-9、EC-10、EC-11、EC-12、EC-13、EC-14、EC-15、EC-16共14个EC站点，测定制种玉米的生物量。   c.超级站样地   分别在2012-5-22、2012-5-28、2012-6-5、2012-6-11、2012-6-18、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-31、2012-8-9、2012-8-15、2012-8-22、2012-9-3、2012-9-11测量超级站样地，测定制种玉米的生物量。   d.石桥样地   分别在2012-5-17、2012-5-22、2012-5-28、2012-6-4、2012-6-11、2012-6-17、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-30、2012-8-8、2012-8-16、2012-8-27、2012-9-9测量石桥样地，测定制种玉米的生物量。   4）数据处理   在实验现场用观测手簿记录观测数据，然后整理成excel表。</w:t>
+        <w:t xml:space="preserve">This data set is the crop biomass data measured in Daman water control experimental field, EC station, super station and Shiqiao No. 1 community in Zhangye City. 1) Measurement purpose The purpose of biomass data measurement is to obtain the biomass of crops on the underlying surface of Heihe River Basin as a priori knowledge for vegetation biophysical parameter inversion and eco hydrological model correction and verification. 2) Measuring instrument and principle Measuring instruments: balance (accuracy 0.1g) and oven. 3) Survey location and content a. Daman wheat water control experimental field Wheat biomass was measured on May 17, 2012, May 23, 2012, May 29, 2012, June 3, 2012, June 9, 2012, June 14, 2012, June 24, 2012, July 5, 2012 and July 12, 2012 respectively. b. EC site The biomass of seed maize was measured at 14 EC stations, namely, EC-2, ec-3, EC-5, ec-6, ec-7, ec-9, EC-10, ec-11, EC-12, ec-13, ec-14, ec-15 and ec-16, on May 14, 2012, 2012, 2012-5-21, 2012-5-25, 2012-5-31, 2012-6-7, 2012-6-13, 2012-6-13, 2012-7-18, 2012-7-23, 2012-8-3, 2012-8-12 and 2012-8-28, respectively. c. Super station plot The biomass of seed maize was measured at super stations on May 22, 2012, May 28, 2012, June 5, 2012, June 11, 2012, June 18, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 31, 2012, August 9, 2012, August 15, 2012, August 22, 2012, September 3, 2012 and September 11, 2012. d. Shiqiao sample plot The biomass of seed maize was measured in Shiqiao sample plots on May 17, 2012, may 22, 2012, May 28, 2012, June 4, 2012, June 11, 2012, June 17, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 30, 2012, August 8, 2012, August 16, 2012, August 27, 2012 and September 9, 2012. 4) Data processing At the experimental site, the observation data are recorded in the observation manual, and then sorted into excel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量仪器：天平（精度0.1g）、烘箱，在实验现场用观测手簿记录观测数据。</w:t>
+        <w:t xml:space="preserve">   Measuring instruments: balance (accuracy 0.1g) and oven. The observation data shall be recorded in the observation manual at the experimental site</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工监测采集然后整理成excel表。</w:t>
+        <w:t xml:space="preserve">   Manual monitoring and collection, and then sorted into excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/14-2012/09/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/14-2012/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">大满水分控制实验场,黑河流域,中游人工绿洲试验区,大满超级站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Middle reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">97.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:97.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">/ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物量, 植被, 下垫面</w:t>
+        <w:t xml:space="preserve">Theme:Biomass, vegetation, underlying surface</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大满水分控制实验场,  黑河流域,  大满超级站,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Damen water control laboratory,  Heihe River Basin,  Damian super station,  Artificial oasis experimental area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,887 +1235,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国,  李新,  王静,  马春锋 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo,  LI Xin,  Wang jing,  Ma Chunfeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王静  </w:t>
+        <w:t xml:space="preserve">author:Wang jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国,李新,王静,马春锋. 黑河生态水文遥感试验：黑河流域中游生物量观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1749.</w:t>
+        <w:t xml:space="preserve">Ma mingguo, LI Xin, Wang jing, Ma Chunfeng. Heihe River eco hydrological remote sensing experiment: biomass observation data set in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1749.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">