--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1971-2020年中国敦煌民勤奈曼典型区气候背景与极端气候时间序列</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Time Series of Climate Background and Extreme Climate Events in Three Typical Regions (Dunhuang, Minqin, Naiman) of Northern China from 1971 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Time Series of Climate Background and Extreme Climate Events in Three Typical Regions (Dunhuang, Minqin, Naiman) of Northern China from 1971 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7164.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7164.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7164.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集涵盖敦煌(典型区1)、民勤（典型区2）、奈曼（典型区3）三大典型区。气候背景数据含 1971 年至2020年气温、降水等基线指标，极端事件时间序列记录 1971 年至2020年暴雨、高温、沙尘暴等事件。为区域气候 - 灾害关联研究提供基础数据支撑。</w:t>
+        <w:t xml:space="preserve">    This dataset covers three typical areas: Dunhuang (typical area 1), Minqin (typical area 2), and Naiman (typical area 3). Climate background data includes baseline indicators such as temperature and precipitation from 1971 to 2020, and extreme event time series records rainstorm, high temperature, sandstorm and other events from 1971 to 2020. Provide basic data support for regional climate disaster correlation research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始气象数据为中国地面气候日值数据集 (V3.0)，来自国家气象信息中心-中国气象数据网，为.txt格式，时间范围为1971-2020年，包含站点编号、观测日期、日最高温度、日最低温度、日降水量关键字段。其中敦煌典型区内包含12个气象站点，民勤典型区包含31个气象站点，奈曼典型区包含37个气象站点</w:t>
+        <w:t xml:space="preserve">    The original meteorological data is the China Ground Climate Daily Value Dataset (V3.0), from the National Meteorological Information Center China Meteorological Data Network, in. txt format, with a time range of 1971-2020, including key fields such as station number, observation date, daily maximum temperature, daily minimum temperature, and daily precipitation. The Dunhuang typical area includes 12 meteorological stations, the Minqin typical area includes 31 meteorological stations, and the Naiman typical area includes 37 meteorological stations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"本研究严格遵循世界气象组织（WMO）《气候变化检测与指标指南》中的   ETCCDI（气候变化检测与指标专家组）指标体系，以中国北方 1971-2020 年逐日气象观测数据为基础展开研究。该数据集涵盖日最高温度、日最低温度、日降水量及沙尘暴观测记录等核心要素，研究在 R 语言环境中通过多步骤标准化流程，完成 29 类核心极端气候指标的计算。 具体流程中，首先对原始气象站点数据实施严格的数据质量控制，剔除异常值与缺测数据，保障基础数据的可靠性；随后采用两种核心方法计算极端气候指标：其一为绝对阈值法，重点计算最大 1 日降水量（RX1day）、最大 5 日降水量（RX5day）等反映降水极值特征的指标；其二为相对百分位法，用于计算强降水量（R95p）、极端降水日数（R20mm）、降水强度（SDII）等依赖基准期气候背景的指标，确保指标计算的科学性与规范性。"</w:t>
+        <w:t xml:space="preserve">This study strictly follows the guidelines for climate change detection and indicators of the World Meteorological Organization (WMO);   The ETCCDI (Expert Group on Climate Change Detection and Indicators) indicator system is based on daily meteorological observation data from northern China from 1971 to 2020. This dataset covers core elements such as daily maximum temperature, daily minimum temperature, daily precipitation, and sandstorm observation records. Through a multi-step standardized process in the R language environment, 29 core extreme climate indicators were calculated. In the specific process, strict data quality control is first implemented on the original meteorological station data, eliminating outliers and missing data to ensure the reliability of basic data; Subsequently, two core methods were used to calculate extreme climate indicators: one was the absolute threshold method, which focused on calculating indicators such as maximum 1-day precipitation (RX1-day) and maximum 5-day precipitation (RX5day) that reflect the characteristics of precipitation extremes; The second method is the relative percentile method, which is used to calculate indicators such as heavy precipitation (R95p), extreme precipitation days (R20mm), precipitation intensity (SDII) that depend on the climate background of the reference period, ensuring the scientific and standardized calculation of indicators. "</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1971-2018年中超过5年有缺测超过60天/年；2019-2020年月缺测多于3天则剔除该月；缺测少于3天利用前/后1天数据填补</w:t>
+        <w:t xml:space="preserve">    Over 5 years from 1971 to 2018, there were more than 60 days/year of missing tests; If there are more than 3 days of missing tests in 2019-2020, that month will be excluded; Missing testing for less than 3 days, filled with data from 1 day before/after using </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1971/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1971/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敦煌、民勤、奈曼周围气象站点 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Meteorological stations around Dunhuang, Minqin, and Naiman </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">759.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:759.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国北方, 敦煌民勤奈曼, 三大典型区</w:t>
+        <w:t xml:space="preserve">Theme:Northern China, Dunhuang Minqin Naiman, three typical areas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1971-2020</w:t>
+        <w:t xml:space="preserve">Time:1971-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">敦煌、民勤、奈曼周围气象站点 </w:t>
+        <w:t xml:space="preserve">Place:Meteorological stations around Dunhuang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">118.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苗运法,  赵永涛,  张孜越 </w:t>
+        <w:t xml:space="preserve">contributors:Miaoyun Method,  Zhao Yongtao,  Zhang Ziyue </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵永涛  </w:t>
+        <w:t xml:space="preserve">author:Zhao Yongtao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Yongtao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020YFA0608400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化对气候变化的响应与反馈及其生态效应</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苗运法,赵永涛,张孜越. 1971-2020年中国敦煌民勤奈曼典型区气候背景与极端气候时间序列. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7164.2026.</w:t>
+        <w:t xml:space="preserve">Miaoyun Method, Zhao Yongtao, Zhang Ziyue. Time Series of Climate Background and Extreme Climate Events in Three Typical Regions (Dunhuang, Minqin, Naiman) of Northern China from 1971 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7164.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>