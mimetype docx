--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province 1:100000 Basic Geographic Dataset (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省1:10万基础地理数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3892.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province 1:100000 Basic Geographic Dataset (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.788</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3892.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.788</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains 1:100000 basic data from Gansu Province, mainly including Gansu_ City_ Point (urban residential area), Gansu_ County_ Point (county town residential area), Gansu_ Town_ Point (township residential area), Gansu_ Village_ Point (rural settlement), Gansu_ Provincial_ Boundary, Gansu_ Preview_ Boundary (urban boundary), Gansu_ County_ Boundary (county boundary), Gansu_ Village_ Boundary (township boundary), Gansu_ Rivers, Gansu_ Road, Gansu_ Soil_ 100k (soil type), Gansu_ Vegetation Based on the 2012 township zoning map, thematic map, and high-resolution image extraction On a scale of 1:100000 1. Gansu_ City_ Point: Name (Text, 60) City name, Code (Text, 30) City point code (444001) 2. Gansu_ County_ Point: Name (Text, 60) City name, Code (Text, 30) County town residential code (444002) 3. Gansu_ Town_ Point: Name (Text, 60) City name, Code (Text, 30) Township settlement code (444003) 4. Gansu_ Village_ Point (rural settlement): NAME (Text, 60) city name, Code (Text, 30) rural settlement code (444004) 5. Gansu_ Rivers: NAME (Text, 30) River name, Shape_ Leng (Double, 18) River length, Code (Text, 30) River code (333001) 6. Gansu_ Road: NAME (Text, 48) Road name, RF (Text, 16) Road level, Shape_ Long (Double) Road length, Code (Text, 30) Road code (222001) 7. Gansu_ County_ Boundary: Name (Text, 50) County boundary name, Code (Text, 50) County code (111003) 8. Gansu_ Preview_ Boundary: Name (Text, 50) City boundary name, Code (Text, 50) City boundary code (111002) 9. Gansu_ Provincial_ Boundary: NAME (Text, 50) Provincial boundary name, Code (Double, 19) Provincial boundary code (111001) 10. Gansu_ Village_ Boundary: Name (Text, 100) Name of township boundary, Code (Text, 50) Provincial boundary code (111004) 11. Gansu_ Landuse: Land type (Text, 254) Land use type, Code (Double, 15) 12. Gansu_ Soil_ 100k (soil): SOILCODE (Double, 13) soil code, profile code (Long) profile code, subclass name (Text, 23) subclass name, Pro_ NAME (Text, 9) region name, profile thickness (Double, 10) profile thickness, gravel (Text, 7) gravel, coarse sand (Double, 9) coarse sand, fine sand (Double, 9) fine sand, silt (Double, 9) silt, clay (Double, 9) clay, organic matter (Double, 9) organic matter, PH_ H2O (Double, 9), pH_ H2O (Double, 9), pH_ KCL (Text, 8), Total Nitrogen (Double, 10), Total Phosphorus (Double, 10), Total Potassium (Double, 8) 13. Gansu_ Vegetation: VEGE_ ID (Text, 30) vegetation code, new code (Text, 13) new code, vegetation formation and (Text, 131) vegetation system name, vegetation type number (Short) vegetation type number, vegetation type (Text, 50) vegetation type name, vegetation type group code (Text, 4) vegetation type group code, vegetation type group name (Text, 12) vegetation type group name, vegetation class name (Text, 10) vegetation class name, VEGETATI_ 2 (Text, 245) English vegetation system and name, VEGETATI_ 3 (Text, 108) English vegetation type name, VEGETATI_ 4 (Text, 211) English vegetation group name, VEGETATI_ 5 (Text, 23) English vegetation category names </w:t>
+        <w:t xml:space="preserve">本数据集为甘肃省1:10万基础数据，主要包括：Gansu_City_point(城市居民点)、Gansu_County_point（县镇居民点）、Gansu_Town_point（乡镇居民点）、Gansu_Village_point（乡村居民点）、Gansu_Provincial_boundary（省界）、Gansu_Prefecture_boundary（城镇界）、Gansu_County_boundary（县界）、Gansu_Village_boundary（乡镇界）、Gansu_Rivers(河流)、Gansu_Road（道路）、Gansu_Soil_100k（土壤类型）、Gansu_Vegetation（植被） 根据2012年乡镇区划图、专题图及高分辨率影像提取。 比例尺为 1:10万 1、Gansu_City_point(城市居民点)：NAME(Text、60)城市名称、 Code(Text、30)城市点编码（444001） 2、Gansu_County_point(县镇居民点)：NAME(Text、60)城市名称、 Code(Text、30)县镇居民点编码（444002） 3、Gansu_Town_point(乡镇居民点)：NAME(Text、60)城市名称、 Code(Text、30)乡镇居民点编码（444003） 4、Gansu_Village_point(乡村居民点)：NAME(Text、60)城市名称、 Code(Text、30)乡村居民点编码（444004） 5、Gansu_Rivers(河流)：NAME(Text、30)河流名称、 Shape_leng(Double、18)河流长度、Code（Text、30）河流编码（333001） 6、Gansu_Rode(道路)：NAME(Text、48)道路名称、 rf(Text、16)道路等级、Shape_Leng（Double）道路长度、Code(Text,30)道路编码（222001） 7、Gansu_County_boundary(县区界)：NAME(Text、50)县区界名称、 Code(Text,50)县区编码（111003） 8、Gansu_Prefecture_boundary(城市界)：NAME(Text、50)城市界名称、 Code(Text,50)城市界编码（111002） 9、Gansu_Provincial_boundary(省界)：NAME(Text、50)省界名称、 Code(Double,19)省界编码（111001） 10、Gansu_Village_boundary(乡镇界)：NAME(Text、100)乡镇界名称、 Code(Text，50)省界编码（111004） 11、Gansu_Landuse(土地利用)：土地类型(Text、254)土地利用类型、 Code(Double，15) 12、Gansu_Soil_100k （土壤）：SOILCODE（Double、13）土壤编码、剖面编码（Long）剖面编码、亚类名称（Text，23）亚类名称、Pro_NAME（Text，9）地区名称、剖面厚度（Double，10）剖面厚度、石砾（Text，7）石砾、粗砂（Double，9）粗砂、细砂（Double，9）细砂，粉砂（Double，9）粉砂，粘粒（Double，9）粘粒，有机质（Double，9）有机质，PH_H2O（Double，9）、PH_H2O（Double，9）、PH_KCL（Text，8）、全氮（Double，10）、全磷（Double，10）、全钾（Double，8） 13、Gansu_Vegetation（植被）：VEGE_ID（Text、30）植被编码、新编号（Text，13）新编码、植被群系和（Text，131）植被系名称、植被型编号（Short）植被型编号、植被型（Text，50）植被类型名称、植被型组编（Text，4）植被类型组编码、植被型组（Text，12）植被类型组名称、植被大类（Text，10）植被大类名称，VEGETATI_2（Text，245）英文植被系和名称，VEGETATI_3（Text，108）英文植被类型名称，VEGETATI_4（Text，211）英文植被组名称，VEGETATI_5（Text，23）英文植被大类名称</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Topographic maps, scanned thematic maps, remote sensing images TM/ETM, ASTER, OSM databases, and other data sources</w:t>
+        <w:t xml:space="preserve">地形图，扫描专题图，遥感影像TM/ETM,ASTER,OSM数据库等数据源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using remote sensing software such as GIS and ENVI to accurately correct the required images, ensuring that the error of adjacent images is less than one pixel. Then, after digitization, spatial and attribute data are extracted, organized, and edited strictly according to the 100000 scale requirements</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，确保相邻影像的误差小于一个像元，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Corrected planning maps, maps, and remote sensing images and other data </w:t>
+        <w:t xml:space="preserve">经过精纠正的规划图、地图及遥感影像等数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:356.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">356.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Settlements, boundary, vegetation, rivers, road, Soil type</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">居民点, 边界, 植被, 河流, 道路, 土壤类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Gansu Province 1:100000 Basic Geographic Dataset (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.788.</w:t>
+        <w:t xml:space="preserve">吴立宗. 甘肃省1:10万基础地理数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.788.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>